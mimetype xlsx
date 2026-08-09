--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2156,51 +2156,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Ярослава Мудрого, 18</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>(057) 7004817; 7004815</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>kpcc@meta.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>khpcc.com</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії</t>
+          <t>Голова комісії з припинення</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Стрюк Костянтин Миколайович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Харківський кооперативний торгово-економічний фаховий коледж</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>808</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ХКТЕФК</t>
         </is>
       </c>
@@ -2894,56 +2894,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
           <t>вул. Квітки-Основ'яненка, 4/6</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>0956342186; 0573408807</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>hfkbad@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
           <t>hkbad.com.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Воложинська Олена Олександрівна</t>
+          <t>Христоєва Ольга Валеріївна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Харківський фаховий коледж спорту</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>798</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ХФКС</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>Kharkiv Applied College of sport</t>
         </is>
       </c>