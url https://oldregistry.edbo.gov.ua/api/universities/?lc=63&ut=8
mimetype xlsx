--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2093,51 +2093,51 @@
           <t>вул. Чернишевська, 80</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>057 700-36-69</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>ndi_db_ms@ukr.net</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>https://dbms.institute/</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Серьогіна Світлана Григорівна</t>
+          <t>Бодрова Ірина Іванівна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Науково-дослідний центр індустріальних проблем розвитку Національної академії наук України</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>3508</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>НДЦ ІПР НАН України</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>Research Center for Industrial Problems of Development of the National Academy of Sciences of Ukraine</t>
         </is>
       </c>
@@ -2896,51 +2896,51 @@
           <t>с-ще Селекційне</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
           <t>вул. Інститутська, 1</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
           <t>(057)748-91-91, 748-91-93</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
           <t>ovoch.iob@gmail.com</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
           <t>https://ovoch.com/ua/</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
           <t>Алфьоров Олексій Ігорович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V30"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>