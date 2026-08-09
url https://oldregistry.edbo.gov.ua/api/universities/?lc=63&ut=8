--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -736,58 +736,52 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Пушкінська, 82</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>0577041065; 0577041072;</t>
         </is>
       </c>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Красносельський Микола Віллєнович</t>
         </is>
       </c>
-      <c r="U6" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U6" s="8"/>
+      <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>ДЕРЖАВНА УСТАНОВА "ІНСТИТУТ МІКРОБІОЛОГІЇ ТА ІМУНОЛОГІЇ ІМ. І.І.МЕЧНИКОВА НАЦІОНАЛЬНОЇ АКАДЕМІЇ МЕДИЧНИХ НАУК УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>4066</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІМІ НАМН"</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>State Institution «I.Mechnikov Institute of Microbiology and Immunology National Academy of Medical Sciences of Ukraine»</t>
         </is>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
         <v>1886</v>
       </c>
@@ -1110,58 +1104,52 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>0577004540,0577004109</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>admin@ipep.com.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>ipep.com.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Місюра Катерина Василівна</t>
         </is>
       </c>
-      <c r="U10" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U10" s="8"/>
+      <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Національний інститут терапії імені Л.Т.Малої Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>3862</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ДУ "НІТ ім. Л.Т.Малої НАМНУ"</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>«L.T. Mala Therapy National Institute of the National Academy of Medical Sciences of Ukraine»</t>
         </is>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>2000</v>
       </c>
@@ -1656,51 +1644,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>просп. Героїв Харкова, 142</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>+380 (98) 949-45-24</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>yuriev1908@gmail.com; yuriev1908science@gmail.com</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>https://yuriev.com.ua/ua/</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Коломацька Валерія Павлівна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Інститут сцинтиляційних матеріалів Національної академії наук України</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>4168</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>ІСМА НАН України</t>
         </is>
       </c>
@@ -1832,51 +1820,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
           <t>вул. Тваринників, 1-А</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
           <t>057 740 31 81</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
           <t>info@lfi-naas.org.ua</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
           <t>https://lfi-naas.org.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов’язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Красноруцький Олексій Олександрович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Науково-дослідна установа "Український науково-дослідний інститут екологічних проблем"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>3841</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>УКРНДІЕП</t>
         </is>
       </c>
@@ -2261,56 +2249,56 @@
           <t>61177</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>вул. Золочівська, 8А</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-372-12-20</t>
+          <t>+38(057)-372-12-20</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>hniise@hniise.gov.ua</t>
+          <t>nncise@nncise.org.ua</t>
         </is>
       </c>
       <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Купріянова Анастасія Олександрівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Національний науковий центр "Інститут грунтознавства та агрохімії імені О.Н. Соколовського"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>3523</v>
       </c>