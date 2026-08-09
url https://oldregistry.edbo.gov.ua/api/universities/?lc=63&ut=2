--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$71</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$70</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V71"/>
+  <dimension ref="A1:V70"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -2054,58 +2054,52 @@
         <is>
           <t>вул. Верстатобудівна, 11</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>(066)823-74-12</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>frunzusts2010@gmail.com</t>
         </is>
       </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Лазарев Денис Сергійович</t>
         </is>
       </c>
-      <c r="U21" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U21" s="8"/>
+      <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "НОВОБАВАРСЬКИЙ РАЙОННИЙ НАВЧАЛЬНИЙ СПОРТИВНО-ТЕХНІЧНИЙ ЦЕНТР ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ М. ХАРКОВА"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>3987</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "НОВОБАВАРСЬКИЙ РНСТЦ ТСОУ М. ХАРКОВА"</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
         <v>2007</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -2300,58 +2294,52 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Бориса Шрамка, 20</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>+380(57)-724-21-93</t>
         </is>
       </c>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Фабрісов Дмитро Євгенійович</t>
         </is>
       </c>
-      <c r="U24" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U24" s="8"/>
+      <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОБ'ЄДНАНА ТЕХНІЧНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>7162</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОТШ ТCОУ"</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
         <v>1976</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4430,1254 +4418,1250 @@
         <is>
           <t>dnzkrcpo@ukr.net</t>
         </is>
       </c>
       <c r="R49" s="5" t="inlineStr">
         <is>
           <t>http://dnzkrcpo.org.ua</t>
         </is>
       </c>
       <c r="S49" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
           <t>Кравцов Валерій Анатолійович</t>
         </is>
       </c>
       <c r="U49" s="8"/>
       <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
-          <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "КУП`ЯНСЬКИЙ УЧБОВО-СПОРТИВНИЙ ЦЕНТР ХАРКІВСЬКОЇ ОБЛАСТІ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
+          <t>Лозівський центр професійної освіти Харківської області</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
-        <v>4088</v>
+        <v>1977</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
-          <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "КУП'ЯНСЬКИЙ УСЦ ХО ТСОУ"</t>
+          <t>Лозівський ЦПО Харківської області</t>
         </is>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="7"/>
       <c r="G50" s="6" t="n">
-        <v>1994</v>
+        <v>1956</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I50" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J50" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>63701</t>
+          <t>64600</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
-          <t>UA63080090010026457</t>
+          <t>UA63100050010081626</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
-          <t>м. Куп’янськ</t>
+          <t>м. Лозова</t>
         </is>
       </c>
       <c r="O50" s="5" t="inlineStr">
         <is>
-          <t>вул. СТУДЕНТСЬКА, 16</t>
+          <t>вул. Свободи, 4а</t>
         </is>
       </c>
       <c r="P50" s="5" t="inlineStr">
         <is>
-          <t>+380(99)-498-87-48</t>
+          <t>057 452 57 90</t>
         </is>
       </c>
       <c r="Q50" s="5" t="inlineStr">
         <is>
-          <t>avtoshkolakuptsou@gmail.com</t>
+          <t>pr.lozova@ptukh.org.ua</t>
         </is>
       </c>
       <c r="R50" s="5" t="inlineStr">
         <is>
-          <t>https://www.auto-tsou.com/avtoshkola/kupiansk</t>
+          <t>https://loz-licey.in.ua</t>
         </is>
       </c>
       <c r="S50" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T50" s="5" t="inlineStr">
         <is>
-          <t>Пономаренко Анжела Миколаївна</t>
+          <t>Гонтаренко Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U50" s="8"/>
       <c r="V50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>Лозівський центр професійної освіти Харківської області</t>
+          <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ "РЕГІОНАЛЬНИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ ЗАЛІЗНИЧНОГО ТРАНСПОРТУ ТА АГРОТЕХНІЧНОГО СЕРВІСУ"</t>
         </is>
       </c>
       <c r="B51" s="6" t="n">
-        <v>1977</v>
+        <v>2008</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
-          <t>Лозівський ЦПО Харківської області</t>
+          <t>ЗП (ПТ)О "РЦПОЗТАС"</t>
         </is>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="7"/>
       <c r="G51" s="6" t="n">
-        <v>1956</v>
+        <v>1984</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K51" s="7" t="inlineStr">
         <is>
-          <t>64600</t>
+          <t>62433</t>
         </is>
       </c>
       <c r="L51" s="7" t="inlineStr">
         <is>
-          <t>UA63100050010081626</t>
+          <t>UA63120110010087291</t>
         </is>
       </c>
       <c r="M51" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
-          <t>м. Лозова</t>
+          <t>м. Люботин</t>
         </is>
       </c>
       <c r="O51" s="5" t="inlineStr">
         <is>
-          <t>вул. Свободи, 4а</t>
+          <t>вул. Шевченка, 130</t>
         </is>
       </c>
       <c r="P51" s="5" t="inlineStr">
         <is>
-          <t>057 452 57 90</t>
+          <t>+380(57)724-84-27</t>
         </is>
       </c>
       <c r="Q51" s="5" t="inlineStr">
         <is>
-          <t>pr.lozova@ptukh.org.ua</t>
+          <t>rc02548133@gmail.com</t>
         </is>
       </c>
       <c r="R51" s="5" t="inlineStr">
         <is>
-          <t>https://loz-licey.in.ua</t>
+          <t>https://rcpoztac.org.ua</t>
         </is>
       </c>
       <c r="S51" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T51" s="5" t="inlineStr">
         <is>
-          <t>Гонтаренко Ірина Миколаївна</t>
+          <t>Агєєва Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U51" s="8"/>
       <c r="V51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
-          <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ "РЕГІОНАЛЬНИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ ЗАЛІЗНИЧНОГО ТРАНСПОРТУ ТА АГРОТЕХНІЧНОГО СЕРВІСУ"</t>
+          <t>Комунальний заклад "Люботинський міжшкільний ресурсний центр Люботинської міської ради Харківської області"</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>2008</v>
+        <v>4221</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
-          <t>ЗП (ПТ)О "РЦПОЗТАС"</t>
+          <t>КЗ "Люботинський МРЦ"</t>
         </is>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="7"/>
       <c r="G52" s="6" t="n">
-        <v>1984</v>
+        <v>1995</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I52" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J52" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
           <t>62433</t>
         </is>
       </c>
       <c r="L52" s="7" t="inlineStr">
         <is>
           <t>UA63120110010087291</t>
         </is>
       </c>
       <c r="M52" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
           <t>м. Люботин</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 130</t>
+          <t>вул. Шевченко, 132</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
-          <t>+380(57)724-84-27</t>
+          <t>+380(57)-741-24-58</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
-          <t>rc02548133@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>upk.lubotin@gmail.com</t>
+        </is>
+      </c>
+      <c r="R52" s="5"/>
       <c r="S52" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
-          <t>Агєєва Ольга Олександрівна</t>
+          <t>Тижненко Наталія Едуардівна</t>
         </is>
       </c>
       <c r="U52" s="8"/>
       <c r="V52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Люботинський міжшкільний ресурсний центр Люботинської міської ради Харківської області"</t>
+          <t>Комунальний заклад "Златопільський міжшкільний ресурсний центр Златопільської міської ради Харківської області"</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
-        <v>4221</v>
+        <v>4073</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
-          <t>КЗ "Люботинський МРЦ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="7"/>
       <c r="G53" s="6" t="n">
-        <v>1995</v>
+        <v>1976</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+          <t>Міська рада</t>
         </is>
       </c>
       <c r="K53" s="7" t="inlineStr">
         <is>
-          <t>62433</t>
+          <t>64107</t>
         </is>
       </c>
       <c r="L53" s="7" t="inlineStr">
         <is>
-          <t>UA63120110010087291</t>
+          <t>UA63100090010068250</t>
         </is>
       </c>
       <c r="M53" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
-          <t>м. Люботин</t>
+          <t>м. Златопіль</t>
         </is>
       </c>
       <c r="O53" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченко, 132</t>
+          <t>вул. Спортивна, 34</t>
         </is>
       </c>
       <c r="P53" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-741-24-58</t>
+          <t>+380(57)-483-30-21</t>
         </is>
       </c>
       <c r="Q53" s="5" t="inlineStr">
         <is>
-          <t>upk.lubotin@gmail.com</t>
+          <t>perv.mnvk@ukr.net</t>
         </is>
       </c>
       <c r="R53" s="5"/>
       <c r="S53" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T53" s="5" t="inlineStr">
         <is>
-          <t>Тижненко Наталія Едуардівна</t>
+          <t>Бігун Євгеній Олександрович</t>
         </is>
       </c>
       <c r="U53" s="8"/>
       <c r="V53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Златопільський міжшкільний ресурсний центр Златопільської міської ради Харківської області"</t>
+          <t>Заклад професійної (професійно-технічної) освіти "Чугуївський регіональний центр професійної освіти Харківської області"</t>
         </is>
       </c>
       <c r="B54" s="6" t="n">
-        <v>4073</v>
+        <v>1899</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Чугуївський РЦПО Харківської області</t>
         </is>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="7"/>
       <c r="G54" s="6" t="n">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I54" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J54" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>64107</t>
+          <t>63503</t>
         </is>
       </c>
       <c r="L54" s="7" t="inlineStr">
         <is>
-          <t>UA63100090010068250</t>
+          <t>UA63140170010036104</t>
         </is>
       </c>
       <c r="M54" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
-          <t>м. Златопіль</t>
+          <t>м. Чугуїв</t>
         </is>
       </c>
       <c r="O54" s="5" t="inlineStr">
         <is>
-          <t>вул. Спортивна, 34</t>
+          <t>вул. Героїв Чорнобильців, 56</t>
         </is>
       </c>
       <c r="P54" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-483-30-21</t>
+          <t>+38(057)-462-26-83</t>
         </is>
       </c>
       <c r="Q54" s="5" t="inlineStr">
         <is>
-          <t>perv.mnvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R54" s="5"/>
+          <t>pr.chuguyiv@ptukh.org.ua</t>
+        </is>
+      </c>
+      <c r="R54" s="5" t="inlineStr">
+        <is>
+          <t>https://chrcpo.com.ua/</t>
+        </is>
+      </c>
       <c r="S54" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T54" s="5" t="inlineStr">
         <is>
-          <t>Бігун Євгеній Олександрович</t>
+          <t>Грушка Віталій Олександрович</t>
         </is>
       </c>
       <c r="U54" s="8"/>
       <c r="V54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти "Чугуївський регіональний центр професійної освіти Харківської області"</t>
+          <t>Чугуївський учбово-спортивний центр Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
-        <v>1899</v>
+        <v>4065</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
-          <t>Чугуївський РЦПО Харківської області</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="7"/>
       <c r="G55" s="6" t="n">
-        <v>1972</v>
+        <v>1993</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J55" s="5"/>
       <c r="K55" s="7" t="inlineStr">
         <is>
           <t>63503</t>
         </is>
       </c>
       <c r="L55" s="7" t="inlineStr">
         <is>
           <t>UA63140170010036104</t>
         </is>
       </c>
       <c r="M55" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
           <t>м. Чугуїв</t>
         </is>
       </c>
       <c r="O55" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв Чорнобильців, 56</t>
+          <t>вул. Перемоги, 1</t>
         </is>
       </c>
       <c r="P55" s="5" t="inlineStr">
         <is>
-          <t>+38(057)-462-26-83</t>
+          <t>+095(92)-777-34</t>
         </is>
       </c>
       <c r="Q55" s="5" t="inlineStr">
         <is>
-          <t>pr.chuguyiv@ptukh.org.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>chuguev.use@gmail.com</t>
+        </is>
+      </c>
+      <c r="R55" s="5"/>
       <c r="S55" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T55" s="5" t="inlineStr">
         <is>
-          <t>Грушка Віталій Олександрович</t>
-[...3 lines deleted...]
-      <c r="V55" s="5"/>
+          <t>Дєгтярьов В'ячеслав Валентинович</t>
+        </is>
+      </c>
+      <c r="U55" s="8" t="n">
+        <v>43508</v>
+      </c>
+      <c r="V55" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
-          <t>Чугуївський учбово-спортивний центр Товариства сприяння обороні України</t>
+          <t>Балаклійський міжшкільний ресурсний центр Балаклійської міської ради Харківської області</t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
-        <v>4065</v>
+        <v>4049</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Балаклійський МРЦ</t>
         </is>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="7"/>
       <c r="G56" s="6" t="n">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I56" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J56" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J56" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>63503</t>
+          <t>64200</t>
         </is>
       </c>
       <c r="L56" s="7" t="inlineStr">
         <is>
-          <t>UA63140170010036104</t>
+          <t>UA63040010010039074</t>
         </is>
       </c>
       <c r="M56" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
-          <t>м. Чугуїв</t>
+          <t>м. Балаклія</t>
         </is>
       </c>
       <c r="O56" s="5" t="inlineStr">
         <is>
-          <t>вул. Перемоги, 1</t>
+          <t>вул. Соборна, 95</t>
         </is>
       </c>
       <c r="P56" s="5" t="inlineStr">
         <is>
-          <t>+095(92)-777-34</t>
+          <t>+380(57)-495-38-25</t>
         </is>
       </c>
       <c r="Q56" s="5" t="inlineStr">
         <is>
-          <t>chuguev.use@gmail.com</t>
+          <t>mnvk.bal@ukr.net</t>
         </is>
       </c>
       <c r="R56" s="5"/>
       <c r="S56" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T56" s="5" t="inlineStr">
         <is>
-          <t>Дєгтярьов В'ячеслав Валентинович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Білодід Олександр Вікторович</t>
+        </is>
+      </c>
+      <c r="U56" s="8"/>
+      <c r="V56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>Балаклійський міжшкільний ресурсний центр Балаклійської міської ради Харківської області</t>
+          <t>Заклад професійної (професійно-технічної) освіти "Богодухівський регіональний центр професійної освіти Харківської області"</t>
         </is>
       </c>
       <c r="B57" s="6" t="n">
-        <v>4049</v>
+        <v>1927</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
-          <t>Балаклійський МРЦ</t>
+          <t>ЗП(ПТ)О "Богодухівський РЦПО ХО"</t>
         </is>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="7"/>
       <c r="G57" s="6" t="n">
-        <v>1994</v>
+        <v>1911</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K57" s="7" t="inlineStr">
         <is>
-          <t>64200</t>
+          <t>62103</t>
         </is>
       </c>
       <c r="L57" s="7" t="inlineStr">
         <is>
-          <t>UA63040010010039074</t>
+          <t>UA63020010010049442</t>
         </is>
       </c>
       <c r="M57" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N57" s="5" t="inlineStr">
         <is>
-          <t>м. Балаклія</t>
+          <t>м. Богодухів</t>
         </is>
       </c>
       <c r="O57" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 95</t>
+          <t>вул. Космічна, 1</t>
         </is>
       </c>
       <c r="P57" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-495-38-25</t>
+          <t>(05758) 3 31 60, 3 33 84</t>
         </is>
       </c>
       <c r="Q57" s="5" t="inlineStr">
         <is>
-          <t>mnvk.bal@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R57" s="5"/>
+          <t>Bpal@ukr.net</t>
+        </is>
+      </c>
+      <c r="R57" s="5" t="inlineStr">
+        <is>
+          <t>https://agrolicej.org.ua/</t>
+        </is>
+      </c>
       <c r="S57" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Тимчасово виконуюча обов’язки директора</t>
         </is>
       </c>
       <c r="T57" s="5" t="inlineStr">
         <is>
-          <t>Білодід Олександр Вікторович</t>
+          <t>Пилипенко Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U57" s="8"/>
       <c r="V57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти "Богодухівський регіональний центр професійної освіти Харківської області"</t>
+          <t>Комунальний заклад "Богодухівський спеціальний навчально-виховний комплекс" Харківської обласної ради</t>
         </is>
       </c>
       <c r="B58" s="6" t="n">
-        <v>1927</v>
+        <v>2867</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
-          <t>ЗП(ПТ)О "Богодухівський РЦПО ХО"</t>
-[...2 lines deleted...]
-      <c r="E58" s="5"/>
+          <t>КЗ Богодухівський СНВК</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>Municipal institution "Bogodukhov special educational complex" of Kharkiv regional Council</t>
+        </is>
+      </c>
       <c r="F58" s="7"/>
       <c r="G58" s="6" t="n">
-        <v>1911</v>
+        <v>2000</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I58" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J58" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
           <t>62103</t>
         </is>
       </c>
       <c r="L58" s="7" t="inlineStr">
         <is>
           <t>UA63020010010049442</t>
         </is>
       </c>
       <c r="M58" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
           <t>м. Богодухів</t>
         </is>
       </c>
       <c r="O58" s="5" t="inlineStr">
         <is>
-          <t>вул. Космічна, 1</t>
+          <t>вул. Поповича, 2</t>
         </is>
       </c>
       <c r="P58" s="5" t="inlineStr">
         <is>
-          <t>(05758) 3 31 60, 3 33 84</t>
+          <t>0575833153, 0575830126</t>
         </is>
       </c>
       <c r="Q58" s="5" t="inlineStr">
         <is>
-          <t>Bpal@ukr.net</t>
+          <t>pr.bogod@internatkh.org.ua</t>
         </is>
       </c>
       <c r="R58" s="5" t="inlineStr">
         <is>
-          <t>https://agrolicej.org.ua/</t>
+          <t>http://onvk.kh.ua/</t>
         </is>
       </c>
       <c r="S58" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконуюча обов’язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T58" s="5" t="inlineStr">
         <is>
-          <t>Пилипенко Тетяна Вікторівна</t>
-[...3 lines deleted...]
-      <c r="V58" s="5"/>
+          <t>Хованова Олена Анатоліївна</t>
+        </is>
+      </c>
+      <c r="U58" s="8" t="n">
+        <v>44455</v>
+      </c>
+      <c r="V58" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Богодухівський спеціальний навчально-виховний комплекс" Харківської обласної ради</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВАСИЩІВСЬКИЙ МІЖШКІЛЬНИЙ РЕСУРСНИЙ ЦЕНТР" БЕЗЛЮДІВСЬКОЇ СЕЛИЩНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
-        <v>2867</v>
+        <v>4148</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
-          <t>КЗ Богодухівський СНВК</t>
-[...6 lines deleted...]
-      </c>
+          <t>КЗ "ВАСИЩІВСЬКИЙ МРЦ"</t>
+        </is>
+      </c>
+      <c r="E59" s="5"/>
       <c r="F59" s="7"/>
       <c r="G59" s="6" t="n">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+          <t>Селищна рада</t>
         </is>
       </c>
       <c r="K59" s="7" t="inlineStr">
         <is>
-          <t>62103</t>
+          <t>62495</t>
         </is>
       </c>
       <c r="L59" s="7" t="inlineStr">
         <is>
-          <t>UA63020010010049442</t>
+          <t>UA63120010020068237</t>
         </is>
       </c>
       <c r="M59" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
-          <t>м. Богодухів</t>
+          <t>с-ще Васищеве</t>
         </is>
       </c>
       <c r="O59" s="5" t="inlineStr">
         <is>
-          <t>вул. Поповича, 2</t>
+          <t>вул. Орешкова, 64</t>
         </is>
       </c>
       <c r="P59" s="5" t="inlineStr">
         <is>
-          <t>0575833153, 0575830126</t>
-[...11 lines deleted...]
-      </c>
+          <t>+38(057)-749-16-47</t>
+        </is>
+      </c>
+      <c r="Q59" s="5"/>
+      <c r="R59" s="5"/>
       <c r="S59" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T59" s="5" t="inlineStr">
         <is>
-          <t>Хованова Олена Анатоліївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Шептура Віктор Миколайович</t>
+        </is>
+      </c>
+      <c r="U59" s="8"/>
+      <c r="V59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ВАСИЩІВСЬКИЙ МІЖШКІЛЬНИЙ РЕСУРСНИЙ ЦЕНТР" БЕЗЛЮДІВСЬКОЇ СЕЛИЩНОЇ РАДИ</t>
+          <t>Вовчанський спортивно-технічний клуб товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B60" s="6" t="n">
-        <v>4148</v>
+        <v>4085</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
-          <t>КЗ "ВАСИЩІВСЬКИЙ МРЦ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="7"/>
       <c r="G60" s="6" t="n">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I60" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J60" s="5" t="inlineStr">
         <is>
-          <t>Селищна рада</t>
+          <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>62495</t>
+          <t>62503</t>
         </is>
       </c>
       <c r="L60" s="7" t="inlineStr">
         <is>
-          <t>UA63120010020068237</t>
+          <t>UA63140010010035757</t>
         </is>
       </c>
       <c r="M60" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
-          <t>с-ще Васищеве</t>
+          <t>м. Вовчанськ</t>
         </is>
       </c>
       <c r="O60" s="5" t="inlineStr">
         <is>
-          <t>вул. Орешкова, 64</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Новоселівська, 25</t>
+        </is>
+      </c>
+      <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T60" s="5" t="inlineStr">
         <is>
-          <t>Шептура Віктор Миколайович</t>
-[...3 lines deleted...]
-      <c r="V60" s="5"/>
+          <t>Глущенко Геннадій Олександрович</t>
+        </is>
+      </c>
+      <c r="U60" s="8" t="n">
+        <v>45793</v>
+      </c>
+      <c r="V60" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>Вовчанський спортивно-технічний клуб товариства сприяння обороні України</t>
+          <t>Харківський центр професійно-технічної освіти державної служби зайнятості</t>
         </is>
       </c>
       <c r="B61" s="6" t="n">
-        <v>4085</v>
+        <v>3032</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Харківський центр ПТО ДСЗ</t>
         </is>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="7"/>
       <c r="G61" s="6" t="n">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Державна служба якості освіти України</t>
         </is>
       </c>
       <c r="K61" s="7" t="inlineStr">
         <is>
-          <t>62503</t>
+          <t>62303</t>
         </is>
       </c>
       <c r="L61" s="7" t="inlineStr">
         <is>
-          <t>UA63140010010035757</t>
+          <t>UA63120070010085847</t>
         </is>
       </c>
       <c r="M61" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N61" s="5" t="inlineStr">
         <is>
-          <t>м. Вовчанськ</t>
+          <t>м. Дергачі</t>
         </is>
       </c>
       <c r="O61" s="5" t="inlineStr">
         <is>
-          <t>вул. Новоселівська, 25</t>
-[...4 lines deleted...]
-      <c r="R61" s="5"/>
+          <t>вул. Наукова, 1</t>
+        </is>
+      </c>
+      <c r="P61" s="5" t="inlineStr">
+        <is>
+          <t>057-765-30-79</t>
+        </is>
+      </c>
+      <c r="Q61" s="5" t="inlineStr">
+        <is>
+          <t>khcpto@ukr.net</t>
+        </is>
+      </c>
+      <c r="R61" s="5" t="inlineStr">
+        <is>
+          <t>http://www.osvita.khcz.gov.ua</t>
+        </is>
+      </c>
       <c r="S61" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T61" s="5" t="inlineStr">
         <is>
-          <t>Глущенко Геннадій Олександрович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Котуков Олександр Анатолійович</t>
+        </is>
+      </c>
+      <c r="U61" s="8"/>
+      <c r="V61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="inlineStr">
         <is>
-          <t>Харківський центр професійно-технічної освіти державної служби зайнятості</t>
+          <t>Філія газопромислове управління "Шебелинкагазвидобування" акціонерного товариства "Укргазвидобування"</t>
         </is>
       </c>
       <c r="B62" s="6" t="n">
-        <v>3032</v>
-[...1 lines deleted...]
-      <c r="C62" s="6"/>
+        <v>4323</v>
+      </c>
+      <c r="C62" s="6" t="n">
+        <v>4314</v>
+      </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
-          <t>Харківський центр ПТО ДСЗ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="7"/>
       <c r="G62" s="6" t="n">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I62" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J62" s="5"/>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>62303</t>
+          <t>64250</t>
         </is>
       </c>
       <c r="L62" s="7" t="inlineStr">
         <is>
-          <t>UA63120070010085847</t>
+          <t>UA63040070010054195</t>
         </is>
       </c>
       <c r="M62" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
-          <t>м. Дергачі</t>
+          <t>с-ще Донець</t>
         </is>
       </c>
       <c r="O62" s="5" t="inlineStr">
         <is>
-          <t>вул. Наукова, 1</t>
+          <t>вул. Стадіонна, 9</t>
         </is>
       </c>
       <c r="P62" s="5" t="inlineStr">
         <is>
-          <t>057-765-30-79</t>
+          <t>+380(57)-499-39-66</t>
         </is>
       </c>
       <c r="Q62" s="5" t="inlineStr">
         <is>
-          <t>khcpto@ukr.net</t>
+          <t>office.shgv@ugv.com.ua</t>
         </is>
       </c>
       <c r="R62" s="5" t="inlineStr">
         <is>
-          <t>http://www.osvita.khcz.gov.ua</t>
+          <t>www.ugv.com.ua</t>
         </is>
       </c>
       <c r="S62" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Директор філії Газопромислове управління "Шебелинкагазвидобування" Акціонерного товариства "Укргазвидобування"</t>
         </is>
       </c>
       <c r="T62" s="5" t="inlineStr">
         <is>
-          <t>Котуков Олександр Анатолійович</t>
+          <t>Підлісний Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U62" s="8"/>
       <c r="V62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>Філія газопромислове управління "Шебелинкагазвидобування" акціонерного товариства "Укргазвидобування"</t>
+          <t>Інші організаційно-правові форми "Красноградський учбово-спортивний центр товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B63" s="6" t="n">
-        <v>4323</v>
-[...3 lines deleted...]
-      </c>
+        <v>4190</v>
+      </c>
+      <c r="C63" s="6"/>
       <c r="D63" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Інші організаційно-правові форми "Красноградський УСЦ ТСОУ"</t>
         </is>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="7"/>
       <c r="G63" s="6" t="n">
-        <v>2012</v>
+        <v>1993</v>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J63" s="5"/>
+      <c r="J63" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K63" s="7" t="inlineStr">
         <is>
-          <t>64250</t>
+          <t>63304</t>
         </is>
       </c>
       <c r="L63" s="7" t="inlineStr">
         <is>
-          <t>UA63040070010054195</t>
+          <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M63" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N63" s="5" t="inlineStr">
         <is>
-          <t>с-ще Донець</t>
+          <t>м. Берестин</t>
         </is>
       </c>
       <c r="O63" s="5" t="inlineStr">
         <is>
-          <t>вул. Стадіонна, 9</t>
+          <t>вул. Шиндлера, 90</t>
         </is>
       </c>
       <c r="P63" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-499-39-66</t>
+          <t>+057(44)-716-70</t>
         </is>
       </c>
       <c r="Q63" s="5" t="inlineStr">
         <is>
-          <t>office.shgv@ugv.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>dosaaf2011ukr.net</t>
+        </is>
+      </c>
+      <c r="R63" s="5"/>
       <c r="S63" s="5" t="inlineStr">
         <is>
-          <t>Директор філії Газопромислове управління "Шебелинкагазвидобування" Акціонерного товариства "Укргазвидобування"</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T63" s="5" t="inlineStr">
         <is>
-          <t>Підлісний Віталій Анатолійович</t>
+          <t>Александрова Наталія Григорівна</t>
         </is>
       </c>
       <c r="U63" s="8"/>
       <c r="V63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <t>Красноградський міжшкільний навчально-виробничий комбінат Красноградської районної державної адміністрації Харківської області</t>
         </is>
       </c>
       <c r="B64" s="6" t="n">
         <v>2972</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <t>Красноградський МНВК</t>
         </is>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="7"/>
       <c r="G64" s="6" t="n">
         <v>2000</v>
       </c>
@@ -5736,653 +5720,563 @@
           <t>http://mnvk-krasnograd.at.ua/</t>
         </is>
       </c>
       <c r="S64" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T64" s="5" t="inlineStr">
         <is>
           <t>Ляховський Олександр Юрійович</t>
         </is>
       </c>
       <c r="U64" s="8" t="n">
         <v>43405</v>
       </c>
       <c r="V64" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>Красноградський учбово-спортивний центр товариства сприяння обороні України</t>
+          <t>Заклад професійної (професійно-технічної) освіти "Харківський професійний коледж"</t>
         </is>
       </c>
       <c r="B65" s="6" t="n">
-        <v>4190</v>
+        <v>1782</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
-          <t>Красноградський УСЦ ТСОУ</t>
-[...2 lines deleted...]
-      <c r="E65" s="5"/>
+          <t>ХАРКІВСЬКИЙ КОЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>Institution of vocational (vocational and technical) education "Kharkiv Vocational College"</t>
+        </is>
+      </c>
       <c r="F65" s="7"/>
       <c r="G65" s="6" t="n">
-        <v>1993</v>
+        <v>1943</v>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K65" s="7" t="inlineStr">
         <is>
-          <t>63304</t>
+          <t>62472</t>
         </is>
       </c>
       <c r="L65" s="7" t="inlineStr">
         <is>
-          <t>UA63060050010042407</t>
+          <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M65" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N65" s="5" t="inlineStr">
         <is>
-          <t>м. Берестин</t>
+          <t>м. Мерефа</t>
         </is>
       </c>
       <c r="O65" s="5" t="inlineStr">
         <is>
-          <t>вул. Шиндлера, 90</t>
+          <t>вул. Дніпровська, 207</t>
         </is>
       </c>
       <c r="P65" s="5" t="inlineStr">
         <is>
-          <t>+057(44)-716-70</t>
+          <t>38(068) 625 48 41</t>
         </is>
       </c>
       <c r="Q65" s="5" t="inlineStr">
         <is>
-          <t>dosaaf2011ukr.net</t>
-[...2 lines deleted...]
-      <c r="R65" s="5"/>
+          <t>dnzregionalcentr@ukr.net</t>
+        </is>
+      </c>
+      <c r="R65" s="5" t="inlineStr">
+        <is>
+          <t>http://dnzregionalcentr.com.ua</t>
+        </is>
+      </c>
       <c r="S65" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T65" s="5" t="inlineStr">
         <is>
-          <t>Александрова Наталія Григорівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Шепеленко Василь Васильович</t>
+        </is>
+      </c>
+      <c r="U65" s="8"/>
+      <c r="V65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти "Харківський професійний коледж"</t>
+          <t>Учбовий спортивно-технічний центр харківського району Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B66" s="6" t="n">
-        <v>1782</v>
+        <v>4079</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="5" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ КОЛЕДЖ</t>
-[...6 lines deleted...]
-      </c>
+          <t>Учбовий спортивно-технічний центр харківського району товариства сприяння оборони України</t>
+        </is>
+      </c>
+      <c r="E66" s="5"/>
       <c r="F66" s="7"/>
       <c r="G66" s="6" t="n">
-        <v>1943</v>
+        <v>1995</v>
       </c>
       <c r="H66" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I66" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J66" s="5"/>
       <c r="K66" s="7" t="inlineStr">
         <is>
           <t>62472</t>
         </is>
       </c>
       <c r="L66" s="7" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M66" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N66" s="5" t="inlineStr">
         <is>
           <t>м. Мерефа</t>
         </is>
       </c>
       <c r="O66" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпровська, 207</t>
+          <t>вул. Дніпропетровська, 201</t>
         </is>
       </c>
       <c r="P66" s="5" t="inlineStr">
         <is>
-          <t>38(068) 625 48 41</t>
+          <t>+380(57)-748-75-92</t>
         </is>
       </c>
       <c r="Q66" s="5" t="inlineStr">
         <is>
-          <t>dnzregionalcentr@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ystc@ukr.net</t>
+        </is>
+      </c>
+      <c r="R66" s="5"/>
       <c r="S66" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T66" s="5" t="inlineStr">
         <is>
-          <t>Шепеленко Василь Васильович</t>
-[...3 lines deleted...]
-      <c r="V66" s="5"/>
+          <t>Поливаний Микола Павлович</t>
+        </is>
+      </c>
+      <c r="U66" s="8" t="n">
+        <v>43971</v>
+      </c>
+      <c r="V66" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>Учбовий спортивно-технічний центр харківського району Товариства сприяння обороні України</t>
+          <t>Державний навчальний заклад "Харківський обласний навчальний центр підготовки, перепідготовки та підвищення кваліфікації кадрів АПК"</t>
         </is>
       </c>
       <c r="B67" s="6" t="n">
-        <v>4079</v>
+        <v>3878</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="5" t="inlineStr">
         <is>
-          <t>Учбовий спортивно-технічний центр харківського району товариства сприяння оборони України</t>
+          <t>ДНЗ «ХАРКІВСЬКИЙ ОНЦ АПК»</t>
         </is>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="7"/>
       <c r="G67" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J67" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J67" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство економіки, довкілля та сільського господарства України</t>
+        </is>
+      </c>
       <c r="K67" s="7" t="inlineStr">
         <is>
-          <t>62472</t>
+          <t>62416</t>
         </is>
       </c>
       <c r="L67" s="7" t="inlineStr">
         <is>
-          <t>UA63120150010020962</t>
+          <t>UA63120210010032897</t>
         </is>
       </c>
       <c r="M67" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N67" s="5" t="inlineStr">
         <is>
-          <t>м. Мерефа</t>
+          <t>с-ще Пісочин</t>
         </is>
       </c>
       <c r="O67" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпропетровська, 201</t>
+          <t>вул. Єдності, 11</t>
         </is>
       </c>
       <c r="P67" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-748-75-92</t>
+          <t>+38(057)-742-70-30</t>
         </is>
       </c>
       <c r="Q67" s="5" t="inlineStr">
         <is>
-          <t>ystc@ukr.net</t>
+          <t>kharkov_centr@ukr.net</t>
         </is>
       </c>
       <c r="R67" s="5"/>
       <c r="S67" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T67" s="5" t="inlineStr">
         <is>
-          <t>Поливаний Микола Павлович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Д`яченко Дмитро Іванович</t>
+        </is>
+      </c>
+      <c r="U67" s="8"/>
+      <c r="V67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Харківський обласний навчальний центр підготовки, перепідготовки та підвищення кваліфікації кадрів АПК"</t>
+          <t>Вовчанський міжшкільний навчально-виробничий комбінат Вовчанської районної ради Харківської області</t>
         </is>
       </c>
       <c r="B68" s="6" t="n">
-        <v>3878</v>
+        <v>4132</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ «ХАРКІВСЬКИЙ ОНЦ АПК»</t>
+          <t>МНВК</t>
         </is>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="7"/>
       <c r="G68" s="6" t="n">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I68" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J68" s="5" t="inlineStr">
         <is>
-          <t>Міністерство економіки, довкілля та сільського господарства України</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>62416</t>
+          <t>62531</t>
         </is>
       </c>
       <c r="L68" s="7" t="inlineStr">
         <is>
-          <t>UA63120210010032897</t>
+          <t>UA63140010590014853</t>
         </is>
       </c>
       <c r="M68" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N68" s="5" t="inlineStr">
         <is>
-          <t>с-ще Пісочин</t>
+          <t>с. Симинівка</t>
         </is>
       </c>
       <c r="O68" s="5" t="inlineStr">
         <is>
-          <t>вул. Єдності, 11</t>
+          <t>вул. Хлібороба, 101</t>
         </is>
       </c>
       <c r="P68" s="5" t="inlineStr">
         <is>
-          <t>+38(057)-742-70-30</t>
-[...6 lines deleted...]
-      </c>
+          <t>+380(57)-419-03-28</t>
+        </is>
+      </c>
+      <c r="Q68" s="5"/>
       <c r="R68" s="5"/>
       <c r="S68" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T68" s="5" t="inlineStr">
         <is>
-          <t>Д`яченко Дмитро Іванович</t>
-[...3 lines deleted...]
-      <c r="V68" s="5"/>
+          <t>Старосільський Микола Іванович</t>
+        </is>
+      </c>
+      <c r="U68" s="8" t="n">
+        <v>44760</v>
+      </c>
+      <c r="V68" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>Вовчанський міжшкільний навчально-виробничий комбінат Вовчанської районної ради Харківської області</t>
+          <t>Зміївська теплова електрична станція Публічного акціонерного товариства "Центренерго"</t>
         </is>
       </c>
       <c r="B69" s="6" t="n">
-        <v>4132</v>
-[...1 lines deleted...]
-      <c r="C69" s="6"/>
+        <v>4262</v>
+      </c>
+      <c r="C69" s="6" t="n">
+        <v>4261</v>
+      </c>
       <c r="D69" s="5" t="inlineStr">
         <is>
-          <t>МНВК</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="7"/>
-      <c r="G69" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G69" s="6"/>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J69" s="5"/>
       <c r="K69" s="7" t="inlineStr">
         <is>
-          <t>62531</t>
+          <t>63460</t>
         </is>
       </c>
       <c r="L69" s="7" t="inlineStr">
         <is>
-          <t>UA63140010590014853</t>
+          <t>UA63140110010076882</t>
         </is>
       </c>
       <c r="M69" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N69" s="5" t="inlineStr">
         <is>
-          <t>с. Симинівка</t>
+          <t>с-ще Слобожанське</t>
         </is>
       </c>
       <c r="O69" s="5" t="inlineStr">
         <is>
-          <t>вул. Хлібороба, 101</t>
+          <t>-, -</t>
         </is>
       </c>
       <c r="P69" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-419-03-28</t>
+          <t>+380(57)-475-35-85</t>
         </is>
       </c>
       <c r="Q69" s="5"/>
       <c r="R69" s="5"/>
       <c r="S69" s="5" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="T69" s="5" t="inlineStr">
         <is>
-          <t>Старосільський Микола Іванович</t>
+          <t>Бабенко Ігор Анатолійович</t>
         </is>
       </c>
       <c r="U69" s="8" t="n">
-        <v>44760</v>
+        <v>45170</v>
       </c>
       <c r="V69" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="inlineStr">
         <is>
-          <t>Зміївська теплова електрична станція Публічного акціонерного товариства "Центренерго"</t>
+          <t>Державний професійно-технічний навчальний заклад "Темнівський навчальний центр №100"</t>
         </is>
       </c>
       <c r="B70" s="6" t="n">
-        <v>4262</v>
-[...3 lines deleted...]
-      </c>
+        <v>5634</v>
+      </c>
+      <c r="C70" s="6"/>
       <c r="D70" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Темнівський навчальний центр №100</t>
         </is>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="7"/>
-      <c r="G70" s="6"/>
+      <c r="G70" s="6" t="n">
+        <v>2005</v>
+      </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I70" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J70" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J70" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>63460</t>
+          <t>62493</t>
         </is>
       </c>
       <c r="L70" s="7" t="inlineStr">
         <is>
-          <t>UA63140110010076882</t>
+          <t>UA63120010080091177</t>
         </is>
       </c>
       <c r="M70" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N70" s="5" t="inlineStr">
         <is>
-          <t>с-ще Слобожанське</t>
+          <t>с. Темнівка</t>
         </is>
       </c>
       <c r="O70" s="5" t="inlineStr">
         <is>
-          <t>-, -</t>
+          <t>вул. Харківська, 3</t>
         </is>
       </c>
       <c r="P70" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-475-35-85</t>
-[...2 lines deleted...]
-      <c r="Q70" s="5"/>
+          <t>+380(95)-844-44-59</t>
+        </is>
+      </c>
+      <c r="Q70" s="5" t="inlineStr">
+        <is>
+          <t>tnc_100@ukr.net</t>
+        </is>
+      </c>
       <c r="R70" s="5"/>
       <c r="S70" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор ДПТНЗ "Темнівський навчальний центр №100"</t>
         </is>
       </c>
       <c r="T70" s="5" t="inlineStr">
         <is>
-          <t>Бабенко Ігор Анатолійович</t>
-[...88 lines deleted...]
-        <is>
           <t>Підкопай Анатолій Миколайович</t>
         </is>
       </c>
-      <c r="U71" s="8"/>
-      <c r="V71" s="5"/>
+      <c r="U70" s="8"/>
+      <c r="V70" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:V71"/>
+  <autoFilter ref="A1:V70"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>