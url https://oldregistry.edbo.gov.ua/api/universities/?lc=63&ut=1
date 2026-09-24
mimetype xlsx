--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1313,51 +1313,51 @@
           <t>61024</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Григорія Сковороди, 77</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>+380 97 237-2454, +380 50 257-6919</t>
+          <t>+38(057)-757-72-93</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>kancel@nlu.edu.ua</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>http://nlu.edu.ua/</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Гетьман Анатолій Павлович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
@@ -2331,51 +2331,51 @@
           <t>узвіз Бурсацький, 4</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>(057) 731-13-88</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>xdak-office@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>www.ic.ac.kharkov.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Голова комісії з реорганізації</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Говорухіна Наталія Олегівна</t>
+          <t>Сухленко Ірина Юріївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Харківська державна академія фізичної культури</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>110</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ХДАФК</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>Kharkiv state academy of physical culture</t>
         </is>
       </c>
@@ -2702,56 +2702,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
           <t>вул. Ярослава Мудрого, 25</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>+38(057)707-37-82, +38(057)707-36-83, +38(057)700-38-64</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>admin@khadi.kharkov.ua</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
           <t>www.khadi.kharkov.ua</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Дмитрієв Ілля Андрійович</t>
+          <t>Холодов Антон Павлович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Харківський національний економічний університет імені Семена Кузнеця</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>227</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>ХНЕУ ім. С. Кузнеця</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>Simon Kuznets Kharkiv National University of Economics</t>
         </is>
       </c>
@@ -3178,56 +3178,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
           <t>майдан Свободи, 4</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
           <t>(057) 3412712, (057) 3412720</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
           <t>rektor@karazin.ua</t>
         </is>
       </c>
       <c r="R32" s="5" t="inlineStr">
         <is>
           <t>https://karazin.ua/</t>
         </is>
       </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Виконуючий обов’язки ректора</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Кагановська Тетяна Євгеніївна</t>
+          <t>Головко Олександр Миколайович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Харківський національний університет мистецтв імені І.П. Котляревського</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>98</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t>ХНУМ</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>Kharkiv I.P. Kotlyarevsky National University of Arts</t>
         </is>
       </c>