--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -459,56 +459,56 @@
           <t>61034</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Полтавський шлях, 192</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>057 372 50 93</t>
+          <t>+38(057)-372-50-93</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
-          <t>fvp.ntu.kpi@gmail.com</t>
+          <t>vitv.ntu.hpi@post.mil.gov.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://vitv.mil.gov.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Серпухов Олександр Васильович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Державний біотехнологічний університет</t>
         </is>
@@ -763,51 +763,51 @@
           <t>наб. Гімназійна, 1А</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>(057) 732 94 42</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>hmu1883@gmail.com</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>hmu.net.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Єфременко Олена Олексіївна</t>
+          <t>Михайлова Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Міжгалузевий інститут післядипломної освіти Національного технічного університету "Харківський політехнічний інститут"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>2829</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>104</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>Interdisciplinary Institute of Postgraduate Education of National technical university "Kharkiv polytechnic institute"</t>
@@ -1141,51 +1141,51 @@
           <t>вул. Кирпичова, 2</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(057)700-15-64, (057)707-66-01</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>omsroot@kpi.kharkov.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.kpi.kharkov.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки ректора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Сокол Євген Іванович</t>
+          <t>Тимченко Галина Миколаївна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Національний фармацевтичний університет</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>201</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>НФаУ</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>National University of Pharmacy</t>
         </is>
       </c>
@@ -1518,58 +1518,52 @@
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>+38(057)2529158, 7148262, 5210006</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>emyca@ukr.net</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>www.kims.kh.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>ректор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Мица Віктор Павлович</t>
         </is>
       </c>
-      <c r="U14" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U14" s="8"/>
+      <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Приватний вищий навчальний заклад "Харківський міжнародний медичний університет"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>4054</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ПВНЗ "ХММУ"</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>Private Institution of Higher Education "Kharkiv International Medical University"</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
         <v>2017</v>
       </c>
@@ -2337,51 +2331,51 @@
           <t>узвіз Бурсацький, 4</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>(057) 731-13-88</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>xdak-office@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>www.ic.ac.kharkov.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Голова комісії з реорганізації</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Сухленко Ірина Юріївна</t>
+          <t>Говорухіна Наталія Олегівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Харківська державна академія фізичної культури</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>110</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ХДАФК</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>Kharkiv state academy of physical culture</t>
         </is>
       </c>
@@ -3280,51 +3274,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
           <t>майдан Конституції, 11/13</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
           <t>+38 (057) 731-10-95</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
           <t>info@num.kh.ua</t>
         </is>
       </c>
       <c r="R33" s="5" t="inlineStr">
         <is>
           <t>num.kharkiv.ua</t>
         </is>
       </c>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
           <t>Говорухіна Наталія Олегівна</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>Харківський національний університет міського господарства імені О.М. Бекетова</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>316</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t>ХНУМГ ім. О.М. Бекетова</t>
         </is>
       </c>