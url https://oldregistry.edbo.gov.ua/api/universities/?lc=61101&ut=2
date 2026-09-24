--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -558,51 +558,51 @@
           <t>м. Тернопіль</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Текстильна, 8</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(035 )252 35 89, 223 63 43</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>tcpto-1@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>www.ternopil-cpto.org.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Шумка Лілія Василівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Тернопільське вище професійне училище ресторанного сервісу і торгівлі"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2561</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "ТВПУ ресторанного сервісу і торгівлі"</t>
         </is>
       </c>
@@ -827,51 +827,51 @@
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Тролейбусна, 9</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+035(24)-319-30</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>schmiskavtotrans@gmail.com</t>
         </is>
       </c>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Сновида Мирослав Теодозійович</t>
+          <t>Семенюк Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Тернопільелектротранс"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3019</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>2000</v>
       </c>