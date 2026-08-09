--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1850,56 +1850,56 @@
           <t>с-ще Гусятин</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 3</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
           <t>(03557) 22039</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
           <t>guscollegetntu@ukr.net</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
           <t>http://www.guscollege.com/</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Зеленський Костянтин Васильович</t>
+          <t>Кащишин Оксана Адамівна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Заліщицький фаховий коледж імені Є. Храпливого Національного університету біоресурсів і природокористування України"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>1034</v>
       </c>
       <c r="C19" s="6" t="n">
         <v>7</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>ВСП Заліщицький ФК імені Є.Храпливого НУБіП України</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>Detachabloed Subdivision “Zalishchyky Professional college of National University of Life and Environmental Sciences of Ukraine”</t>