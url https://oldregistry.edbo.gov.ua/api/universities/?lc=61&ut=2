--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -558,56 +558,56 @@
           <t>м. Тернопіль</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Текстильна, 8</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(035 )252 35 89, 223 63 43</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>tcpto-1@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>www.ternopil-cpto.org.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Цьох Володимир Ігорович</t>
+          <t>Шумка Лілія Василівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Тернопільське вище професійне училище ресторанного сервісу і торгівлі"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2561</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "ТВПУ ресторанного сервісу і торгівлі"</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>State vocational school "Ternopil Higher Vocational School of Restaurant Service and Trade"</t>
         </is>
       </c>