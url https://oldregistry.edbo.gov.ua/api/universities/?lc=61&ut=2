--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$49</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$50</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V49"/>
+  <dimension ref="A1:V50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -558,51 +558,51 @@
           <t>м. Тернопіль</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Текстильна, 8</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(035 )252 35 89, 223 63 43</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>tcpto-1@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>www.ternopil-cpto.org.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Шумка Лілія Василівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Тернопільське вище професійне училище ресторанного сервісу і торгівлі"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2561</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "ТВПУ ресторанного сервісу і торгівлі"</t>
         </is>
       </c>
@@ -827,51 +827,51 @@
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Тролейбусна, 9</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+035(24)-319-30</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>schmiskavtotrans@gmail.com</t>
         </is>
       </c>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Сновида Мирослав Теодозійович</t>
+          <t>Семенюк Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Тернопільелектротранс"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3019</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>2000</v>
       </c>
@@ -1702,2777 +1702,2857 @@
           <t>(03546) 2-50-09</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
           <t>tnkk@ukr.net</t>
         </is>
       </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Кравець Василь Павлович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Навчальний центр Автостар"</t>
+          <t>Навчальний заклад об'єднання громадян "Кременецька автомобільна школа Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>4350</v>
+        <v>7036</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>ПП "НЦ Автостар"</t>
+          <t>"Кременецька АШ ТСО України"</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>2017</v>
+        <v>1959</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>47040</t>
+          <t>47003</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA61020070350072330</t>
+          <t>UA61020070010067494</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>с. Плоске</t>
+          <t>м. Кременець</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Завалля, 6А</t>
+          <t>вул. Дубенська, 1</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+380989433809</t>
+          <t>(096)251-55-59</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>autostar.edu@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>vlasvvs@gmail.com</t>
+        </is>
+      </c>
+      <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Шевчук Сергій Дмитрович</t>
-[...3 lines deleted...]
-      <c r="V18" s="5"/>
+          <t>Власюк Валерій Сергійович</t>
+        </is>
+      </c>
+      <c r="U18" s="8" t="n">
+        <v>46281</v>
+      </c>
+      <c r="V18" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>"Міжшкільний навчально-виробничий комбінат трудового навчання і професійної орієнтації учнів" Чортківської районної ради Тернопільської області</t>
+          <t>Приватне підприємство "Навчальний центр Автостар"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>2599</v>
+        <v>4350</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>МНВК</t>
+          <t>ПП "НЦ Автостар"</t>
         </is>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>2000</v>
+        <v>2017</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J19" s="5"/>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>48500</t>
+          <t>47040</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA61060430010047348</t>
+          <t>UA61020070350072330</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>м. Чортків</t>
+          <t>с. Плоске</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Степана Бандери, 69</t>
+          <t>вул. Завалля, 6А</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>0355232565</t>
+          <t>+380989433809</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>mnvk77@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R19" s="5"/>
+          <t>autostar.edu@gmail.com</t>
+        </is>
+      </c>
+      <c r="R19" s="5" t="inlineStr">
+        <is>
+          <t>https://autostar.pp.ua/</t>
+        </is>
+      </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Ніколайчук Валентина Іванівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Шевчук Сергій Дмитрович</t>
+        </is>
+      </c>
+      <c r="U19" s="8"/>
+      <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Навчальний заклад об'єднання громадян "Чортківський спортивно-технічний клуб товариства сприяння обороні України"</t>
+          <t>"Міжшкільний навчально-виробничий комбінат трудового навчання і професійної орієнтації учнів" Чортківської районної ради Тернопільської області</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>7035</v>
+        <v>2599</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>НЗ ОГ Чортківський СТК ТСО України</t>
+          <t>МНВК</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J20" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J20" s="5" t="inlineStr">
+        <is>
+          <t>Районна рада</t>
+        </is>
+      </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
           <t>48500</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
           <t>UA61060430010047348</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Чортків</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Подільська, 6</t>
+          <t>вул. Степана Бандери, 69</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>(096)732-17-05</t>
+          <t>0355232565</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>stkchortkiv@ukr.net</t>
+          <t>mnvk77@gmail.com</t>
         </is>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Середа Зеновій Мирославович</t>
-[...3 lines deleted...]
-      <c r="V20" s="5"/>
+          <t>Ніколайчук Валентина Іванівна</t>
+        </is>
+      </c>
+      <c r="U20" s="8" t="n">
+        <v>44349</v>
+      </c>
+      <c r="V20" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Кам`янківський міжшкільний навчально-виробничий комбінат" Підволочиської селищної ради Тернопільської області</t>
+          <t>Навчальний заклад об'єднання громадян "Чортківський спортивно-технічний клуб товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>4220</v>
+        <v>7035</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>КЗ КМНВК ПСР ТО</t>
+          <t>НЗ ОГ Чортківський СТК ТСО України</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J21" s="5"/>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>47840</t>
+          <t>48500</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA61040350070066893</t>
+          <t>UA61060430010047348</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>с. Кам’янки</t>
+          <t>м. Чортків</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Тернопільська, 24</t>
+          <t>вул. Подільська, 6</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>+38(035)-432-71-40</t>
+          <t>(096)732-17-05</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>nov-mnvm@ukr.net</t>
+          <t>stkchortkiv@ukr.net</t>
         </is>
       </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Козак Ігор Орестович</t>
+          <t>Середа Зеновій Мирославович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Борщівський професійний ліцей"</t>
+          <t>Комунальний заклад "Кам`янківський міжшкільний навчально-виробничий комбінат" Підволочиської селищної ради Тернопільської області</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>2985</v>
+        <v>4220</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Борщівський ПЛ"</t>
+          <t>КЗ КМНВК ПСР ТО</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>2014</v>
+        <v>1995</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+          <t>Відділ освіти Підволочиської селищної ради</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>48702</t>
+          <t>47840</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA61060050010030430</t>
+          <t>UA61040350070066893</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>м. Борщів</t>
+          <t>с. Кам’янки</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Шухевича, 14</t>
+          <t>вул. Тернопільська, 24</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>(03541)2-30-93</t>
+          <t>+38(035)-432-71-40</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>dnzbpl@gmail.com</t>
+          <t>nov-mnvm@ukr.net</t>
         </is>
       </c>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Драпак Ігор Євгенович</t>
+          <t>Козак Ігор Орестович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>БУЧАЦЬКА АВТОМОБІЛЬНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Державний навчальний заклад "Борщівський професійний ліцей"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>7062</v>
+        <v>2985</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДНЗ "Борщівський ПЛ"</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>48400</t>
+          <t>48702</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA61060070010075450</t>
+          <t>UA61060050010030430</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>м. Бучач</t>
+          <t>м. Борщів</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Винниченка, 1</t>
+          <t>вул. Шухевича, 14</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(067)670-07-54</t>
+          <t>(03541)2-30-93</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>buchatska.as@gmail.com</t>
+          <t>dnzbpl@gmail.com</t>
         </is>
       </c>
       <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Керницький Василь Васильович</t>
+          <t>Драпак Ігор Євгенович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Бучацьке професійно-технічне училище"</t>
+          <t>БУЧАЦЬКА АВТОМОБІЛЬНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>2579</v>
+        <v>7062</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Бучацьке ПТУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1950</v>
+        <v>1995</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
           <t>48400</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA61060070010075450</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Бучач</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Міцкевича, 31</t>
+          <t>вул. Винниченка, 1</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>0354421656</t>
+          <t>(067)670-07-54</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>ptubuchach@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>buchatska.as@gmail.com</t>
+        </is>
+      </c>
+      <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Бугаєнко Володимир Анатолійович</t>
+          <t>Керницький Василь Васильович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Великоглибочецький ліцей імені Ярослава Стецька Білецької сільської ради Тернопільського району Тернопільської області</t>
+          <t>Державний навчальний заклад "Бучацьке професійно-технічне училище"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>4191</v>
+        <v>2579</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>Великоглибочецький ліцей ім. Я. Стецька</t>
+          <t>ДНЗ "Бучацьке ПТУ"</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>Velykyj Hlybochok lyceum named after Yaroslav Stetsko of Bila village council of Ternopil district of Ternopil region</t>
+          <t>Governmental educational establishment "Buchach vocational school"</t>
         </is>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>1996</v>
+        <v>1950</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>Сільська рада</t>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>47703</t>
+          <t>48400</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA61040050020044622</t>
+          <t>UA61060070010075450</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>с. Великий Глибочок</t>
+          <t>м. Бучач</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Грушевського, 5</t>
+          <t>вул. Міцкевича, 31</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>+035(22)-954-70</t>
+          <t>0354421656</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>vglybschool@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R25" s="5"/>
+          <t>ptubuchach@ukr.net</t>
+        </is>
+      </c>
+      <c r="R25" s="5" t="inlineStr">
+        <is>
+          <t>ptu26-buchach.ucoz.ua</t>
+        </is>
+      </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Комарницька Оксана Михайлівна</t>
+          <t>Бугаєнко Володимир Анатолійович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Вишнівецький комунальний міжшкільний навчально-виробничий комбінат Вишнівецької об`єднаної територіальної громади</t>
+          <t>Великоглибочецький ліцей імені Ярослава Стецька Білецької сільської ради Тернопільського району Тернопільської області</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>4212</v>
+        <v>4191</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E26" s="5"/>
+          <t>Великоглибочецький ліцей ім. Я. Стецька</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>Velykyj Hlybochok lyceum named after Yaroslav Stetsko of Bila village council of Ternopil district of Ternopil region</t>
+        </is>
+      </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад загальної середньої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
-          <t>Районна рада</t>
+          <t>Сільська рада</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>47313</t>
+          <t>47703</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA61020050010072200</t>
+          <t>UA61040050020044622</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>с-ще Вишнівець</t>
+          <t>с. Великий Глибочок</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Грушевського, 21</t>
-[...3 lines deleted...]
-      <c r="Q26" s="5"/>
+          <t>вул. Грушевського, 5</t>
+        </is>
+      </c>
+      <c r="P26" s="5" t="inlineStr">
+        <is>
+          <t>+035(22)-954-70</t>
+        </is>
+      </c>
+      <c r="Q26" s="5" t="inlineStr">
+        <is>
+          <t>vglybschool@gmail.com</t>
+        </is>
+      </c>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Довгаль Степан Филимонович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Комарницька Оксана Михайлівна</t>
+        </is>
+      </c>
+      <c r="U26" s="8"/>
+      <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Вишнівецький професійний ліцей"</t>
+          <t>Вишнівецький комунальний міжшкільний навчально-виробничий комбінат Вишнівецької об`єднаної територіальної громади</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>2543</v>
+        <v>4212</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Вишнівецький ПЛ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>1978</v>
+        <v>2001</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
           <t>47313</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
           <t>UA61020050010072200</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>с-ще Вишнівець</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Замкова, 3</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Грушевського, 21</t>
+        </is>
+      </c>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>керівник</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Шушкевич Людмила Степанівна</t>
-[...3 lines deleted...]
-      <c r="V27" s="5"/>
+          <t>Довгаль Степан Филимонович</t>
+        </is>
+      </c>
+      <c r="U27" s="8" t="n">
+        <v>43508</v>
+      </c>
+      <c r="V27" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Городищенський міжшкільний навчально-виробничий комбінат</t>
+          <t>Державний навчальний заклад "Вишнівецький професійний ліцей"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>4198</v>
+        <v>2543</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>"Городищенський МНВК"</t>
+          <t>ДНЗ "Вишнівецький ПЛ"</t>
         </is>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1995</v>
+        <v>1978</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
-          <t>Селищна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>47633</t>
+          <t>47313</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA61040230130069718</t>
+          <t>UA61020050010072200</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>с. Городище</t>
+          <t>с-ще Вишнівець</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Тернопільська, 28</t>
-[...2 lines deleted...]
-      <c r="P28" s="5"/>
+          <t>вул. Замкова, 3</t>
+        </is>
+      </c>
+      <c r="P28" s="5" t="inlineStr">
+        <is>
+          <t>03550 3 12 58</t>
+        </is>
+      </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>vasyabydar55@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R28" s="5"/>
+          <t>ptu-5@ukr.net</t>
+        </is>
+      </c>
+      <c r="R28" s="5" t="inlineStr">
+        <is>
+          <t>http://plvish.te.ua/</t>
+        </is>
+      </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Будар Олег Миронович</t>
+          <t>Шушкевич Людмила Степанівна</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Заліщицький районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Городищенський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>7079</v>
+        <v>4198</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>"Городищенський МНВК"</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>Селищна рада</t>
+        </is>
+      </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>48674</t>
+          <t>47633</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA61060170120090968</t>
+          <t>UA61040230130069718</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>с. Добрівляни</t>
+          <t>с. Городище</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Національного Відродження, 173</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Тернопільська, 28</t>
+        </is>
+      </c>
+      <c r="P29" s="5"/>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>zstktso@gmail.com</t>
+          <t>vasyabydar55@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Голоден Михайло Іванович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Будар Олег Миронович</t>
+        </is>
+      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Збаразький навчальний центр № 63</t>
+          <t>Заліщицький районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>3857</v>
+        <v>7079</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ЗВК-63</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J30" s="5"/>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>47341</t>
+          <t>48674</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA61040150120013072</t>
+          <t>UA61060170120090968</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>с. Доброводи</t>
+          <t>с. Добрівляни</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>-,</t>
+          <t>вул. Національного Відродження, 173</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>+38(035)-504-94-92</t>
+          <t>(068)998-41-16</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>nc_zvk@ukr.net</t>
+          <t>zstktso@gmail.com</t>
         </is>
       </c>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Чорна Галина Ярославівна</t>
-[...3 lines deleted...]
-      <c r="V30" s="5"/>
+          <t>Голоден Михайло Іванович</t>
+        </is>
+      </c>
+      <c r="U30" s="8" t="n">
+        <v>45748</v>
+      </c>
+      <c r="V30" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Чортківське вище професійне училище"</t>
+          <t>Збаразький навчальний центр № 63</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>2136</v>
+        <v>3857</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Чортківське ВПУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ЗВК-63</t>
+        </is>
+      </c>
+      <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>48523</t>
+          <t>47341</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA61060150010040817</t>
+          <t>UA61040150120013072</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>с-ще Заводське</t>
+          <t>с. Доброводи</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Паркова, 12</t>
+          <t>-,</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>+38(035)-522-49-77</t>
+          <t>+38(035)-504-94-92</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>chvpu_bill@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>nc_zvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Іванілов Олег Валерійович</t>
+          <t>Чорна Галина Ярославівна</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Залозецький міжшкільний навчально-виробничий комбінат</t>
+          <t>Державний навчальний заклад "Чортківське вище професійне училище"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>4230</v>
+        <v>2136</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>Залозецький МНВК</t>
-[...2 lines deleted...]
-      <c r="E32" s="5"/>
+          <t>ДНЗ "Чортківське ВПУ"</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>Derjavnyi navchalnyi zaklad "Chortkivske vyshche profesiyne uchylyshche"</t>
+        </is>
+      </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>47234</t>
+          <t>48523</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA61040130010050614</t>
+          <t>UA61060150010040817</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>с-ще Залізці</t>
+          <t>с-ще Заводське</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Купчинського, 25</t>
-[...2 lines deleted...]
-      <c r="P32" s="5"/>
+          <t>вул. Паркова, 12</t>
+        </is>
+      </c>
+      <c r="P32" s="5" t="inlineStr">
+        <is>
+          <t>+38(035)-522-49-77</t>
+        </is>
+      </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>mnvkzal@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R32" s="5"/>
+          <t>chvpu_bill@ukr.net</t>
+        </is>
+      </c>
+      <c r="R32" s="5" t="inlineStr">
+        <is>
+          <t>https://ch-vpu.te.ua</t>
+        </is>
+      </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Михальчишин Петро Любомирович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Іванілов Олег Валерійович</t>
+        </is>
+      </c>
+      <c r="U32" s="8"/>
+      <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Заліщицьке вище професійне училище"</t>
+          <t>Залозецький міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>2352</v>
+        <v>4230</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Залозецький МНВК</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>48601</t>
+          <t>47234</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA61060170010057218</t>
+          <t>UA61040130010050614</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>м. Заліщики</t>
+          <t>с-ще Залізці</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Ст. Бандери, 94</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Купчинського, 25</t>
+        </is>
+      </c>
+      <c r="P33" s="5"/>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>vpu7@ukr.net</t>
+          <t>mnvkzal@ukr.net</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Стояк Віктор Євгенович</t>
-[...3 lines deleted...]
-      <c r="V33" s="5"/>
+          <t>Михальчишин Петро Любомирович</t>
+        </is>
+      </c>
+      <c r="U33" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V33" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Тернопільський професійний коледж з посиленою військовою та фізичною підготовкою"</t>
+          <t>Державний професійно-технічний навчальний заклад "Заліщицьке вище професійне училище"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>2489</v>
+        <v>2352</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "ТПК ПВФП"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>1954</v>
+        <v>1984</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J34" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>47302</t>
+          <t>48601</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA61040150010018110</t>
+          <t>UA61060170010057218</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>м. Збараж</t>
+          <t>м. Заліщики</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Данила Галицького, 48</t>
+          <t>вул. Ст. Бандери, 94</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>(03550)2-13-24</t>
+          <t>03554 2 14 01</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>zbar.college@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>vpu7@ukr.net</t>
+        </is>
+      </c>
+      <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Ластовицький Вадим Вікторович</t>
+          <t>Стояк Віктор Євгенович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>КОЗІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Державний навчальний заклад "Тернопільський професійний коледж з посиленою військовою та фізичною підготовкою"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>7084</v>
+        <v>2489</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>СТК ТСО УКРАЇНИ</t>
+          <t>ДНЗ "ТПК ПВФП"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>1994</v>
+        <v>1954</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...2 lines deleted...]
-      <c r="J35" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>47600</t>
+          <t>47302</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA61040230010032058</t>
+          <t>UA61040150010018110</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>с-ще Козова</t>
+          <t>м. Збараж</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 3</t>
+          <t>вул. Данила Галицького, 48</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>(098)261-57-09</t>
+          <t>(03550)2-13-24</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>kozovactk@uk.net</t>
-[...2 lines deleted...]
-      <c r="R35" s="5"/>
+          <t>zbar.college@ukr.net</t>
+        </is>
+      </c>
+      <c r="R35" s="5" t="inlineStr">
+        <is>
+          <t>https://tpkpvfp.org.ua</t>
+        </is>
+      </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Меленчук Ігор Ігнатович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Ластовицький Вадим Вікторович</t>
+        </is>
+      </c>
+      <c r="U35" s="8"/>
+      <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище № 34 смт. Коропець</t>
+          <t>КОЗІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>2134</v>
+        <v>7084</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>ПТУ № 34 смт. Коропець</t>
+          <t>СТК ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J36" s="5"/>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>48370</t>
+          <t>47600</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA61060270010053491</t>
+          <t>UA61040230010032058</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>с-ще Коропець</t>
+          <t>с-ще Козова</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Марка-Каганця, 3</t>
+          <t>вул. Промислова, 3</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>03555 2 09 11, 4 73 21, 4 70 63</t>
+          <t>(098)261-57-09</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>PTU_34@ukr.net</t>
+          <t>kozovactk@uk.net</t>
         </is>
       </c>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Довбенко Любов Миколаївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Меленчук Ігор Ігнатович</t>
+        </is>
+      </c>
+      <c r="U36" s="8"/>
+      <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Лановецький міжшкільний ресурсний центр" Лановецької міської ради Кременецького району Тернопільської області</t>
+          <t>Професійно-технічне училище № 34 смт. Коропець</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>5794</v>
+        <v>2134</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>КЗ "Лановецький МРЦ"</t>
+          <t>ПТУ № 34 смт. Коропець</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
-      <c r="G37" s="6"/>
+      <c r="G37" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>47400</t>
+          <t>48370</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA61020090010092599</t>
+          <t>UA61060270010053491</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>м. Ланівці</t>
+          <t>с-ще Коропець</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 5</t>
+          <t>вул. Марка-Каганця, 3</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>+38(035)-492-10-21</t>
+          <t>03555 2 09 11, 4 73 21, 4 70 63</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>lmnvm@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>PTU_34@ukr.net</t>
+        </is>
+      </c>
+      <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Нагорнюк Володимир Петрович</t>
-[...3 lines deleted...]
-      <c r="V37" s="5"/>
+          <t>Довбенко Любов Миколаївна</t>
+        </is>
+      </c>
+      <c r="U37" s="8" t="n">
+        <v>43971</v>
+      </c>
+      <c r="V37" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Лановецька філія Державного навчального закладу "Тернопільський професійний коледж з посиленою військовою та фізичною підготовкою"</t>
+          <t>Комунальний заклад "Лановецький міжшкільний ресурсний центр" Лановецької міської ради Кременецького району Тернопільської області</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>2441</v>
-[...3 lines deleted...]
-      </c>
+        <v>5794</v>
+      </c>
+      <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>Лановецька філія ДНЗ "ТПК ПВФП"</t>
+          <t>КЗ "Лановецький МРЦ"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
-      <c r="G38" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="6"/>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J38" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міська рада</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>47402</t>
+          <t>47400</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
           <t>UA61020090010092599</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
           <t>м. Ланівці</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Садова, 1А</t>
+          <t>вул. Шкільна, 5</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>03549 2 28 80</t>
+          <t>+38(035)-492-10-21</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>lanptu@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R38" s="5"/>
+          <t>lmnvm@ukr.net</t>
+        </is>
+      </c>
+      <c r="R38" s="5" t="inlineStr">
+        <is>
+          <t>http://osvitalanmisto.gov.ua/?page_id=7106</t>
+        </is>
+      </c>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>Завідувач філії</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Ткачук Володимир Іванович</t>
+          <t>Нагорнюк Володимир Петрович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>ТЕРЕБОВЛЯНСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Лановецька філія Державного навчального закладу "Тернопільський професійний коледж з посиленою військовою та фізичною підготовкою"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>7098</v>
-[...1 lines deleted...]
-      <c r="C39" s="6"/>
+        <v>2441</v>
+      </c>
+      <c r="C39" s="6" t="n">
+        <v>2489</v>
+      </c>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ТЕРЕБОВЛЯНСЬКИЙ СТК ТСО УКРАЇНИ</t>
+          <t>Лановецька філія ДНЗ "ТПК ПВФП"</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>2024</v>
+        <v>1997</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J39" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J39" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>48120</t>
+          <t>47402</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA61040290010086870</t>
+          <t>UA61020090010092599</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>с-ще Микулинці</t>
+          <t>м. Ланівці</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Галицька, 7</t>
+          <t>вул. Садова, 1А</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>(098)279-26-20</t>
+          <t>03549 2 28 80</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>mbk-te@ukr.net</t>
+          <t>lanptu@ukr.net</t>
         </is>
       </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Завідувач філії</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Ланковський Володимир Йосипович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Ткачук Володимир Іванович</t>
+        </is>
+      </c>
+      <c r="U39" s="8"/>
+      <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Філія "Тернопільський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
+          <t>ТЕРЕБОВЛЯНСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>3837</v>
-[...3 lines deleted...]
-      </c>
+        <v>7098</v>
+      </c>
+      <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТЕРЕБОВЛЯНСЬКИЙ СТК ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J40" s="5"/>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>47728</t>
+          <t>48120</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA61040070100039120</t>
+          <t>UA61040290010086870</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>с. Острів</t>
+          <t>с-ще Микулинці</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Мирона Кордуби, 63</t>
+          <t>вул. Галицька, 7</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>035 229 18 77</t>
+          <t>(098)279-26-20</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>tdnkk@ukr.net</t>
+          <t>mbk-te@ukr.net</t>
         </is>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Ранецький Степан Євгенович</t>
-[...3 lines deleted...]
-      <c r="V40" s="5"/>
+          <t>Ланковський Володимир Йосипович</t>
+        </is>
+      </c>
+      <c r="U40" s="8" t="n">
+        <v>45748</v>
+      </c>
+      <c r="V40" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Підволочиський професійний ліцей"</t>
+          <t>Філія "Тернопільський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>2319</v>
-[...1 lines deleted...]
-      <c r="C41" s="6"/>
+        <v>3837</v>
+      </c>
+      <c r="C41" s="6" t="n">
+        <v>3132</v>
+      </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Підволочиський професійний ліцей"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>47801</t>
+          <t>47728</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA61040350010048866</t>
+          <t>UA61040070100039120</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>с-ще Підволочиськ</t>
+          <t>с. Острів</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Д. Галицького, 106</t>
+          <t>вул. Мирона Кордуби, 63</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>+38(097)-169-36-02</t>
+          <t>035 229 18 77</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>ppbl@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>tdnkk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Нагірна Надія Ігорівна</t>
+          <t>Ранецький Степан Євгенович</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>ПІДВОЛОЧИСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Державний навчальний заклад "Підволочиський професійний ліцей"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>7073</v>
+        <v>2319</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>Підволочиський СТК ТСО України</t>
+          <t>ДНЗ "Підволочиський професійний ліцей"</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J42" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J42" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>47800</t>
+          <t>47801</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
           <t>UA61040350010048866</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
           <t>с-ще Підволочиськ</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Д. Галицького, 2</t>
+          <t>вул. Д. Галицького, 106</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>(098)601-40-50</t>
+          <t>+38(097)-169-36-02</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>stkpodvol@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R42" s="5"/>
+          <t>ppbl@ukr.net</t>
+        </is>
+      </c>
+      <c r="R42" s="5" t="inlineStr">
+        <is>
+          <t>https://pplicej.wixsite.com/licej</t>
+        </is>
+      </c>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Киредон Тарас Михайлович</t>
+          <t>Нагірна Надія Ігорівна</t>
         </is>
       </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Підгаєцький професійний аграрний ліцей"</t>
+          <t>ПІДВОЛОЧИСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>2202</v>
+        <v>7073</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Підгаєцький професійний аграрний ліцей"</t>
+          <t>Підволочиський СТК ТСО України</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J43" s="5"/>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>48000</t>
+          <t>47800</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA61040370010042063</t>
+          <t>UA61040350010048866</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Підгайці</t>
+          <t>с-ще Підволочиськ</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>майдан Незалежності, 31</t>
+          <t>вул. Д. Галицького, 2</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>03542 2 16 86; 03542 2 22 84</t>
+          <t>(098)601-40-50</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>plicej@gmail.com</t>
+          <t>stkpodvol@ukr.net</t>
         </is>
       </c>
       <c r="R43" s="5"/>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Ковалик Наталія Степанівна</t>
+          <t>Киредон Тарас Михайлович</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Почаївське вище професійне училище"</t>
+          <t>Державний навчальний заклад "Підгаєцький професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>2545</v>
+        <v>2202</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Почаївське ВПУ"</t>
+          <t>ДНЗ "Підгаєцький професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
-        <v>1963</v>
+        <v>2000</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>47025</t>
+          <t>48000</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
-          <t>UA61020130010032621</t>
+          <t>UA61040370010042063</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>м. Почаїв</t>
+          <t>м. Підгайці</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Кременецька, 31</t>
+          <t>майдан Незалежності, 31</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>03546 6 15 31</t>
+          <t>03542 2 16 86; 03542 2 22 84</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>vpu21@ukr.net</t>
+          <t>plicej@gmail.com</t>
         </is>
       </c>
       <c r="R44" s="5"/>
       <c r="S44" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Іськов Руслан Петрович</t>
+          <t>Ковалик Наталія Степанівна</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Скалатський професійний ліцей"</t>
+          <t>Державний навчальний заклад "Почаївське вище професійне училище"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>2140</v>
+        <v>2545</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Скалатський ПЛ"</t>
+          <t>ДНЗ "Почаївське ВПУ"</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
         <v>1963</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
-          <t>47851</t>
+          <t>47025</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
-          <t>UA61040430010057663</t>
+          <t>UA61020130010032621</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
-          <t>м. Скалат</t>
+          <t>м. Почаїв</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>вул. Курбаса, 30</t>
+          <t>вул. Кременецька, 31</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>0354 33 23 94, 33 14 96</t>
+          <t>03546 6 15 31</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
-          <t>Sptu23@ukr.net</t>
+          <t>vpu21@ukr.net</t>
         </is>
       </c>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
-          <t>Бабійчук Надія Василівна</t>
+          <t>Іськов Руслан Петрович</t>
         </is>
       </c>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Хоростківський професійний сільськогосподарський ліцей"</t>
+          <t>Державний навчальний заклад "Скалатський професійний ліцей"</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>2716</v>
+        <v>2140</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Хоростківський ПСЛ"</t>
+          <t>ДНЗ "Скалатський ПЛ"</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J46" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>48240</t>
+          <t>47851</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>UA61060410010063308</t>
+          <t>UA61040430010057663</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>м. Хоростків</t>
+          <t>м. Скалат</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>вул. Князя Володимира, 21А</t>
+          <t>вул. Курбаса, 30</t>
         </is>
       </c>
       <c r="P46" s="5" t="inlineStr">
         <is>
-          <t>(03557) 5 11 85</t>
+          <t>0354 33 23 94, 33 14 96</t>
         </is>
       </c>
       <c r="Q46" s="5" t="inlineStr">
         <is>
-          <t>horostkiv_licey@ukr.net</t>
+          <t>Sptu23@ukr.net</t>
         </is>
       </c>
       <c r="R46" s="5"/>
       <c r="S46" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T46" s="5" t="inlineStr">
         <is>
-          <t>Пеняк Оксана Павлівна</t>
+          <t>Бабійчук Надія Василівна</t>
         </is>
       </c>
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Шумське професійно-технічне училище"</t>
+          <t>Державний навчальний заклад "Хоростківський професійний сільськогосподарський ліцей"</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
-        <v>2446</v>
+        <v>2716</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Шумське ПТУ"</t>
+          <t>ДНЗ "Хоростківський ПСЛ"</t>
         </is>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">
-        <v>2000</v>
+        <v>1945</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K47" s="7" t="inlineStr">
         <is>
-          <t>47100</t>
+          <t>48240</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
-          <t>UA61020150010042611</t>
+          <t>UA61060410010063308</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>м. Шумськ</t>
+          <t>м. Хоростків</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
-          <t>вул. Волинська, 8А</t>
+          <t>вул. Князя Володимира, 21А</t>
         </is>
       </c>
       <c r="P47" s="5" t="inlineStr">
         <is>
-          <t>03558 2 22 76, 2 25 42</t>
+          <t>(03557) 5 11 85</t>
         </is>
       </c>
       <c r="Q47" s="5" t="inlineStr">
         <is>
-          <t>shumdnz@ukr.net</t>
+          <t>horostkiv_licey@ukr.net</t>
         </is>
       </c>
       <c r="R47" s="5"/>
       <c r="S47" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T47" s="5" t="inlineStr">
         <is>
-          <t>Куц Федір Павлович</t>
+          <t>Пеняк Оксана Павлівна</t>
         </is>
       </c>
       <c r="U47" s="8"/>
       <c r="V47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ШУМСЬКИЙ МІЖШКІЛЬНИЙ РЕСУРСНИЙ ЦЕНТР" ШУМСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>Державний навчальний заклад "Шумське професійно-технічне училище"</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
-        <v>6813</v>
+        <v>2446</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
-          <t>КЗ "ШУМСЬКИЙ МРЦ"</t>
+          <t>ДНЗ "Шумське ПТУ"</t>
         </is>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="7"/>
-      <c r="G48" s="6"/>
+      <c r="G48" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I48" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J48" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>47101</t>
+          <t>47100</t>
         </is>
       </c>
       <c r="L48" s="7" t="inlineStr">
         <is>
           <t>UA61020150010042611</t>
         </is>
       </c>
       <c r="M48" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
           <t>м. Шумськ</t>
         </is>
       </c>
       <c r="O48" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 8</t>
+          <t>вул. Волинська, 8А</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
-          <t>(096)609-17-83</t>
+          <t>03558 2 22 76, 2 25 42</t>
         </is>
       </c>
       <c r="Q48" s="5" t="inlineStr">
         <is>
-          <t>shymskamnvm@ukr.net</t>
+          <t>shumdnz@ukr.net</t>
         </is>
       </c>
       <c r="R48" s="5"/>
       <c r="S48" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
-          <t>Бойчук Володимир Володимирович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Куц Федір Павлович</t>
+        </is>
+      </c>
+      <c r="U48" s="8"/>
+      <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>Навчальний заклад об'єднання громадян "Шумський районний спортивно-технічний клуб Товариства сприяння обороні України"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ШУМСЬКИЙ МІЖШКІЛЬНИЙ РЕСУРСНИЙ ЦЕНТР" ШУМСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
-        <v>7043</v>
+        <v>6813</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
-          <t>НЗ ОГ "ШУМСЬКИЙ РСТК ТСО УКРАЇНИ"</t>
+          <t>КЗ "ШУМСЬКИЙ МРЦ"</t>
         </is>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="7"/>
-      <c r="G49" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="6"/>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
-      <c r="J49" s="5"/>
+      <c r="J49" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K49" s="7" t="inlineStr">
         <is>
           <t>47101</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">
         <is>
           <t>UA61020150010042611</t>
         </is>
       </c>
       <c r="M49" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
           <t>м. Шумськ</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
-          <t>вул. Енергетична, 10</t>
+          <t>вул. Шевченка, 8</t>
         </is>
       </c>
       <c r="P49" s="5" t="inlineStr">
         <is>
-          <t>(03558)2-14-70</t>
+          <t>(096)609-17-83</t>
         </is>
       </c>
       <c r="Q49" s="5" t="inlineStr">
         <is>
-          <t>shumsktstk@ukr.net</t>
+          <t>shymskamnvm@ukr.net</t>
         </is>
       </c>
       <c r="R49" s="5"/>
       <c r="S49" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
+          <t>Бойчук Володимир Володимирович</t>
+        </is>
+      </c>
+      <c r="U49" s="8" t="n">
+        <v>46087</v>
+      </c>
+      <c r="V49" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="inlineStr">
+        <is>
+          <t>Навчальний заклад об'єднання громадян "Шумський районний спортивно-технічний клуб Товариства сприяння обороні України"</t>
+        </is>
+      </c>
+      <c r="B50" s="6" t="n">
+        <v>7043</v>
+      </c>
+      <c r="C50" s="6"/>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <t>НЗ ОГ "ШУМСЬКИЙ РСТК ТСО УКРАЇНИ"</t>
+        </is>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="6" t="n">
+        <v>1967</v>
+      </c>
+      <c r="H50" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I50" s="5" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J50" s="5"/>
+      <c r="K50" s="7" t="inlineStr">
+        <is>
+          <t>47101</t>
+        </is>
+      </c>
+      <c r="L50" s="7" t="inlineStr">
+        <is>
+          <t>UA61020150010042611</t>
+        </is>
+      </c>
+      <c r="M50" s="5" t="inlineStr">
+        <is>
+          <t>Тернопільська обл.</t>
+        </is>
+      </c>
+      <c r="N50" s="5" t="inlineStr">
+        <is>
+          <t>м. Шумськ</t>
+        </is>
+      </c>
+      <c r="O50" s="5" t="inlineStr">
+        <is>
+          <t>вул. Енергетична, 10</t>
+        </is>
+      </c>
+      <c r="P50" s="5" t="inlineStr">
+        <is>
+          <t>(03558)2-14-70</t>
+        </is>
+      </c>
+      <c r="Q50" s="5" t="inlineStr">
+        <is>
+          <t>shumsktstk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R50" s="5"/>
+      <c r="S50" s="5" t="inlineStr">
+        <is>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T50" s="5" t="inlineStr">
+        <is>
           <t>Борщевський Валерій Михайлович</t>
         </is>
       </c>
-      <c r="U49" s="8"/>
-      <c r="V49" s="5"/>
+      <c r="U50" s="8"/>
+      <c r="V50" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:V49"/>
+  <autoFilter ref="A1:V50"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>