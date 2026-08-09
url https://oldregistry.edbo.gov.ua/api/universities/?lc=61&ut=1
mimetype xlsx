--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -961,51 +961,51 @@
           <t>вул. Ліцейна, 1</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>03546 2 19 91, 2 44 92</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>kogpa_docs@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>kogpa.edu.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Ломакович Афанасій Миколайович</t>
+          <t>Курач Микола Станіславович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Чортківський навчально-науковий інститут підприємництва і бізнесу Західноукраїнського національного університету</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>2782</v>
       </c>
       <c r="C9" s="6" t="n">
         <v>171</v>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ЧННІПБ ЗУНУ</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>Chortkiv Educative and Research Entrepreneurship and Business Institute of West Ukrainian National University</t>