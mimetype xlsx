--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -369,61 +369,61 @@
           <t>41400</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Глухів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Терещенків, 36</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+380(54)-442-35-52</t>
+          <t>+38(054)-442-35-52</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>hlukhiv_ksnau@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
-          <t>http://gati.snau.edu.ua</t>
+          <t>https://gafk.snau.edu.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Литвиненко Анатолій Васильович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Професійно-педагогічний фаховий коледж Глухівського національного педагогічного університету імені Олександра Довженка"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1133</v>
       </c>
       <c r="C3" s="6" t="n">