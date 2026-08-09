--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -564,58 +564,52 @@
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38(054)-260-95-82</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>nmc.sumy@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>nmc.dsns.gov.ua/sm</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Начальник навчально-методичного центру цивільного захисту та безпеки життєдіяльності Сумської області</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Луцюк Сергій Миколайович</t>
         </is>
       </c>
-      <c r="U4" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U4" s="8"/>
+      <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Публічне акціонерне товариство "Сумське машинобудівне науково-виробниче об`єднання"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>4060</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ПАТ "Сумське НВО"</t>
         </is>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>1994</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>