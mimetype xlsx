--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -380,56 +380,56 @@
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>пров. Гетьманський, 12</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(0542) 611-754</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>sumysplbtaa@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з припинення</t>
+          <t>Голова комісії з реорганізації</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Ігнатенко Сергій Віталійович</t>
+          <t>Скляров Григорій Миколайович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Дочірнє підприємство "Сумський навчальний центр" державного акціонерного товариства "Будівельна компанія "Укрбуд"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>3030</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2000</v>
       </c>