--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -469,55 +469,61 @@
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Шишкарівська, 9</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(066)216-21-70</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>kopnvc@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Кідіменко Петро Петрович</t>
-[...3 lines deleted...]
-      <c r="V3" s="5"/>
+          <t>Ткаченко Олександр Віталійович</t>
+        </is>
+      </c>
+      <c r="U3" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V3" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Освітній заклад Сумська автомобільна школа ТСО України (колективне підприємство)</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>4057</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Сумська АШ ТСОУ</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>