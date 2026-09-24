--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -374,58 +374,52 @@
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Кірова, 98/4</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+035(42)-628-84-2</t>
         </is>
       </c>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Бут Олександр Павлович</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Акціонерне товариство "Оператор газорозподільної системи "Сумигаз"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>4081</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>АТ "СУМИГАЗ"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
@@ -548,56 +542,56 @@
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>пров. Гетьманський, 12</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(0542) 611-754</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>sumysplbtaa@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з припинення</t>
+          <t>Голова комісії з реорганізації</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Ігнатенко Сергій Віталійович</t>
+          <t>Скляров Григорій Миколайович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Сумське міжрегіональне вище професійне училище"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2104</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Сумське міжрегіональне ВПУ"</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>State Educational Establishment «Sumy interregional higher vocational school»</t>
         </is>
       </c>
@@ -901,55 +895,61 @@
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Шишкарівська, 9</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>(066)216-21-70</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>kopnvc@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Кідіменко Петро Петрович</t>
-[...3 lines deleted...]
-      <c r="V8" s="5"/>
+          <t>Ткаченко Олександр Віталійович</t>
+        </is>
+      </c>
+      <c r="U8" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V8" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство Сумської міської ради "Електроавтотранс"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>3724</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>КП СМР "Електроавтотранс"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -1384,56 +1384,56 @@
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Роменська, 96</t>
         </is>
       </c>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Стовбир Ірина Володимирівна</t>
+          <t>Савченко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Сумської області</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>4400</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>НМЦ ЦЗ та БЖД Сумської області</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>Educational methodical center of civil proyection and safety of vital activity in Sumy region</t>
         </is>
       </c>