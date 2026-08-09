--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1484,58 +1484,52 @@
       <c r="P15" s="5" t="inlineStr">
         <is>
           <t>+38(054)-260-95-82</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
           <t>nmc.sumy@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
           <t>nmc.dsns.gov.ua/sm</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Начальник навчально-методичного центру цивільного захисту та безпеки життєдіяльності Сумської області</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Луцюк Сергій Миколайович</t>
         </is>
       </c>
-      <c r="U15" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U15" s="8"/>
+      <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Освітній заклад Сумська автомобільна школа ТСО України (колективне підприємство)</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>4057</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t>Сумська АШ ТСОУ</t>
         </is>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -1998,58 +1992,52 @@
         <is>
           <t>вул. Робітнича, 9</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>095 804 44 14</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>akadem.krasa@ukr.net</t>
         </is>
       </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Цимбал Ірина Миколаївна</t>
         </is>
       </c>
-      <c r="U21" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U21" s="8"/>
+      <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Охоронно-детективна агенція Альфа"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>3048</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Охоронно-детективна агенція Альфа"</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
         <v>2004</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>