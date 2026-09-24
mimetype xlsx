--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1015,61 +1015,61 @@
           <t>41400</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Глухів</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Терещенків, 36</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+380(54)-442-35-52</t>
+          <t>+38(054)-442-35-52</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>hlukhiv_ksnau@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
-          <t>http://gati.snau.edu.ua</t>
+          <t>https://gafk.snau.edu.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Литвиненко Анатолій Васильович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Професійно-педагогічний фаховий коледж Глухівського національного педагогічного університету імені Олександра Довженка"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>1133</v>
       </c>
       <c r="C10" s="6" t="n">
@@ -1208,51 +1208,51 @@
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Конотоп</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Садова, 39</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>+38(054)-472-51-65</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>kpt.sumdu.edu.ua</t>
+          <t>info@kpt.sumdu.edu.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>kfk.sumdu.edu.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Гребеник Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Конотопський індустріально-педагогічний фаховий коледж Сумського державного університету"</t>
         </is>