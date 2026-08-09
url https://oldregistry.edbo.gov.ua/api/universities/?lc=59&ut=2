--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1566,58 +1566,52 @@
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>+38(054)-260-95-82</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>nmc.sumy@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>nmc.dsns.gov.ua/sm</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Начальник навчально-методичного центру цивільного захисту та безпеки життєдіяльності Сумської області</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Луцюк Сергій Миколайович</t>
         </is>
       </c>
-      <c r="U16" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U16" s="8"/>
+      <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Освітній заклад Сумська автомобільна школа ТСО України (колективне підприємство)</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>4057</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>Сумська АШ ТСОУ</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -2080,58 +2074,52 @@
         <is>
           <t>вул. Робітнича, 9</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
           <t>095 804 44 14</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
           <t>akadem.krasa@ukr.net</t>
         </is>
       </c>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Цимбал Ірина Миколаївна</t>
         </is>
       </c>
-      <c r="U22" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U22" s="8"/>
+      <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Охоронно-детективна агенція Альфа"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>3048</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Охоронно-детективна агенція Альфа"</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
         <v>2004</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2685,61 +2673,55 @@
           <t>вул. Клубна, 74</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>(05447) 3-14-39, (067) 573-85-42</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>autokonotop@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
           <t>https://www.auto-tsou.com/avtoshkola/konotop</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Яковенко Юрій Олексійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Сушко Дмитро Іванович</t>
+        </is>
+      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Лебединське вище професійне училище лісового господарства"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>2122</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Лебединське вище професійне училище лісового господарства"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>1953</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4384,54 +4366,58 @@
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
           <t>с-ще Краснопілля</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
           <t>вул. Тургєнєва, 2</t>
         </is>
       </c>
       <c r="P49" s="5" t="inlineStr">
         <is>
           <t>(05459) 71636</t>
         </is>
       </c>
       <c r="Q49" s="5" t="inlineStr">
         <is>
           <t>natashashepotko@mail.ru</t>
         </is>
       </c>
       <c r="R49" s="5"/>
       <c r="S49" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...2 lines deleted...]
-      <c r="T49" s="5"/>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T49" s="5" t="inlineStr">
+        <is>
+          <t>Сумцов Дмитро Олександрович</t>
+        </is>
+      </c>
       <c r="U49" s="8"/>
       <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Сумської обласної ради "Кролевецьке вище професійне училище"</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
         <v>7445</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <t>КЗ СОР "КРОЛЕВЕЦЬКЕ ВПУ"</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>Municipal institution of the Sumy Regional Council "Krolevets Higher Vocational School"</t>
         </is>
       </c>
       <c r="F50" s="7"/>
       <c r="G50" s="6" t="n">