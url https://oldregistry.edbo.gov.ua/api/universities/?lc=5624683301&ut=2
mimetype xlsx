--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -306,114 +306,114 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання "Рівненська академія патрульної поліції"</t>
+          <t>Державний заклад професійної освіти із специфічними умовами навчання "Рівненська академія патрульної поліції"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>5549</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>Рівненська академія патрульної поліції</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
-          <t>State institution of Vocational (vocational and technical) Education with Specific "Rivne Academy of Patrol Police"</t>
+          <t>State institution of Vocational Education with Specific "Rivne Academy of Patrol Police"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2019</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
-          <t>33017</t>
+          <t>35331</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA56060150010031251</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с. Городок</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Барона Штейнгеля, 90</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+380(36)-261-83-52</t>
+          <t>+38(036)-267-01-06</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>rapp@police.gov.ua</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Варійчук Зоя Василівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>