--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -486,56 +486,56 @@
           <t>м. Дубно</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 54</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(03656) 3-25-17, (03656) 3-25-40, (03656) 3-26-26</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>dpkrdgu@gmail.com</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>http://www.dubnopk.com.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Бабак Валерій Павлович</t>
+          <t>Найда Руслана Григорівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Дубенський фаховий коледж культури і мистецтв Рівненського державного гуманітарного університету"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>499</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>40</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ВСП "Дубенський фаховий коледж культури і мистецтв РДГУ"</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Unit "Dubno Professional College Culture and Arts of Rivne State University of the Humanities"</t>