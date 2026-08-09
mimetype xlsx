--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -912,62 +912,60 @@
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Білякова, 6</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>036 228 05 92</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>kombinat@rivne.com</t>
         </is>
       </c>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...10 lines deleted...]
-      </c>
+          <t>В.о. директора</t>
+        </is>
+      </c>
+      <c r="T8" s="5" t="inlineStr">
+        <is>
+          <t>Савчук Лариса Олександрівна</t>
+        </is>
+      </c>
+      <c r="U8" s="8"/>
+      <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Рівненської області</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>4408</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>НМЦ ЦЗ та БЖД Рівненської області</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2005</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1010,58 +1008,52 @@
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>+38(036)-263-40-61;</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>nmc.rivne@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>https://nmc.dsns.gov.ua/rv</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Вовчук Сергій Георгійович</t>
         </is>
       </c>
-      <c r="U9" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U9" s="8"/>
+      <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Локон"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>3703</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ПП "Локон"</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>