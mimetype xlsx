--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1326,56 +1326,56 @@
           <t>м. Дубно</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 54</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>(03656) 3-25-17, (03656) 3-25-40, (03656) 3-26-26</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>dpkrdgu@gmail.com</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>http://www.dubnopk.com.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Бабак Валерій Павлович</t>
+          <t>Найда Руслана Григорівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Дубенський фаховий коледж культури і мистецтв Рівненського державного гуманітарного університету"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>499</v>
       </c>
       <c r="C13" s="6" t="n">
         <v>40</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>ВСП "Дубенський фаховий коледж культури і мистецтв РДГУ"</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Unit "Dubno Professional College Culture and Arts of Rivne State University of the Humanities"</t>
@@ -2166,56 +2166,56 @@
           <t>м. Сарни</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Ковельська, 16</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>03655 3 40 60</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>ped_coll@meta.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>www.sttc.rv.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Горкуненко Петро Петрович</t>
+          <t>Радько Наталія Геннадіївна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>