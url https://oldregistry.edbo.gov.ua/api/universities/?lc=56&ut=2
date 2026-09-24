--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -833,51 +833,51 @@
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Дем'янчука С. академіка, 3</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+38(067)-362-37-40</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>tplicey@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Рудик Віктор Леонідович</t>
+          <t>Харковець Василь Степанович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Навчально-курсовий комбінат" Рівненської обласної ради</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3561</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>КЗ "НКК"</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>2000</v>
       </c>
@@ -1088,52 +1088,58 @@
         <is>
           <t>вул. Гетьмана Полуботка, 8</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>036 226 19 88</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>lokon30@mail.ru</t>
         </is>
       </c>
       <c r="R10" s="5"/>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Бізюк Катерина Вікторівна</t>
         </is>
       </c>
-      <c r="U10" s="8"/>
-      <c r="V10" s="5"/>
+      <c r="U10" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V10" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Рівненська автомобільна школа ТСО України</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4268</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>1993</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -3532,52 +3538,58 @@
         <is>
           <t>вул. -, -</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
           <t>+38(096)-654-89-39</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
           <t>mega1342@ukr.net</t>
         </is>
       </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
           <t>Бунечко Віктор Захарович</t>
         </is>
       </c>
-      <c r="U39" s="8"/>
-      <c r="V39" s="5"/>
+      <c r="U39" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V39" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <t>Квасилівський професійний ліцей</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
         <v>2148</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>Kvasyliv vocational lyceum</t>
         </is>
       </c>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
         <v>2002</v>
       </c>