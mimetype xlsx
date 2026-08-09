--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1312,58 +1312,52 @@
         <is>
           <t>вул. Чорновола, 74</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>(036) 264 96 60, (036) 223 53 16</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>roippo.rv@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5"/>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Черній Алла Леонідівна</t>
         </is>
       </c>
-      <c r="U12" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U12" s="8"/>
+      <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Дубенська філія</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>238</v>
       </c>
       <c r="C13" s="6" t="n">
         <v>217</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>Дубенська філія Університету "Україна"</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Subdivision of Higher Education Institution "Open International University of Human Development "Ukraine" Dubno Branch</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">