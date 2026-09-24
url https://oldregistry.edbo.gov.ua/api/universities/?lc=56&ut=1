--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1107,51 +1107,51 @@
           <t>33028</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA56060470010041018</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Степана Бандери, 12</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>(0362) 26 78 65, 26 37 15</t>
+          <t>+38(036)-263-42-24</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>rectorat@rshu.edu.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.rshu.edu.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Павелків Роман Володимирович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
@@ -1201,71 +1201,71 @@
           <t>33000</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA56060470010041018</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Короленка, 5</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>(036) 262 05 89</t>
+          <t>+38(097)-959-02-95</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>rivne@kul.kiev.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
-          <t>rivne.kul.kiev.ua</t>
+          <t>ri.kup.edu.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>ректор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Бошицький Юрій Ладиславович</t>
+          <t>Українець Стефанія Ярославівна</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Рівненський обласний інститут післядипломної педагогічної освіти</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>2664</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>РОІППО</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>Rivne Regional Institute of Post-Graduate Pedagogical Education</t>
         </is>
       </c>
@@ -1584,51 +1584,51 @@
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Березне</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Чорновола, 25</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
           <t>+380 (97) 311 2011</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
           <t>lisinstitut@nuwm.edu.ua</t>
         </is>
       </c>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Фізик Ігор Васильович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю Західноукраїнський коледж "Полісся"</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>609</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t>ТЗОВ Західноукраїнський коледж "Полісся"</t>
         </is>
       </c>