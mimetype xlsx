--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -567,51 +567,51 @@
           <t>37600</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA53060230010027681</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Миргород</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Старосвітська, 52/15</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-966-48-22</t>
+          <t>+38(099)-024-54-15</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>admin@rfk.lg.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>http://rpk.lg.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Горелік Володимир Олександрович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>