--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -317,51 +317,51 @@
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Фаховий коледж Кременчуцького національного університету імені Михайла Остроградського"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>1345</v>
       </c>
       <c r="C2" s="6" t="n">
         <v>218</v>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>ВСП "ФК КрНУ"</t>
+          <t>ВСП ФК КрНУ</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>Separate structural subdivision "Professional College of Mykhailo Ostrohradskyi Kremenchug National University"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>1997</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>