--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -384,51 +384,51 @@
           <t>м. Кременчук</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Федько Валентини, 33</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(0536)75-84-70, (068) 5387820</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>krem_ped_k@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>kpk.edu.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Крупіна Леся Валентинівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Кременчуцький льотний коледж Харківського національного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>4354</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>145</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>КЛК ХНУВС</t>