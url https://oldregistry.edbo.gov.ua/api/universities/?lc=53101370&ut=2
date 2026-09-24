--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -954,52 +954,58 @@
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Степового фронту, 46</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>0532 61 39 61</t>
         </is>
       </c>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Ніколенко Станіслав Анатолійович</t>
         </is>
       </c>
-      <c r="U9" s="8"/>
-      <c r="V9" s="5"/>
+      <c r="U9" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V9" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Страхове агентство "Полтава"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>2900</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ТОВ "СА "Полтава"</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>