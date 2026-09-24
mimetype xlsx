--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -595,51 +595,51 @@
         <is>
           <t>ДНЗ "Полтавський обласний центрПТО ДСЗ"</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>STATE EDUCATIONAL INSTITUTION "POLTAVA CENTER OF PROFESSIONALLY - TECHNICAL EDUCATION STATE EMPLOYMENT SERVICE"</t>
         </is>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>2014</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>Державна служба якості освіти України</t>
+          <t>Міністерство економіки України</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>36039</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Сінна, 45</t>
@@ -1073,59 +1073,63 @@
           <t>36003</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Федора Моргуна, 3</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>05322 2 28 15</t>
+          <t>+38(053)-252-28-15</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>ponkc.agrotechnik@gmail.com</t>
         </is>
       </c>
-      <c r="R10" s="5"/>
+      <c r="R10" s="5" t="inlineStr">
+        <is>
+          <t>https://www.at.pl.ua/</t>
+        </is>
+      </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Андрієнко Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Професійний стандарт"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4410</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>