--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -575,51 +575,51 @@
           <t>вул. Монастирська, 6</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>050-404-28-04</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>pk.vmurol@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>http://pl-coll.uu.edu.ua/</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Шаравара Роман Іванович</t>
+          <t>Басенко Руслан Олександрович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Полтавський політехнічний фаховий коледж Національного технічного університету "Харківський політехнічний інститут"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>715</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>104</v>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ВСП «ППФК НТУ «ХПІ»</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Poltava Polytechnic Professional College, a Separated Structural Unit of National Technical University "Kharkiv Polytechnic Institute"</t>
@@ -649,61 +649,61 @@
           <t>36039</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Матвійчука Юліана, 83 А</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(0532)60-74-52</t>
+          <t>+38(053)-260-74-52</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>info@polytechnic.poltava.ua</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
-          <t>http//www.polytechnic.poltava.ua</t>
+          <t>https://www.polytechnic.poltava.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Пітяков Олександр Сергійович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Полтавський фаховий коледж нафти і газу Національного університету "Полтавська політехніка імені Юрія Кондратюка"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>902</v>
       </c>
       <c r="C6" s="6" t="n">