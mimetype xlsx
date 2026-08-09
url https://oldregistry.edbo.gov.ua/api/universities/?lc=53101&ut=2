--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1078,58 +1078,52 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(053)250-91-64</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>poltavargp@ukr.net</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>https://ukrnaukageocenter.com</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Уманець Андрій Миколайович</t>
         </is>
       </c>
-      <c r="U10" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U10" s="8"/>
+      <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Полтаваелектроавтотранс" Полтавської міської ради</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4594</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>КП "Полтаваелектроавтотранс" ПМР</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>1992</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -2708,58 +2702,52 @@
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>+38(099)-330-91-00</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>regionbudservis@ukr.net</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
           <t>https://rbs.pl.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Каспіч Валерій Олександрович</t>
         </is>
       </c>
-      <c r="U29" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Антарес-2000"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>4508</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Антарес-2000"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>1999</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>