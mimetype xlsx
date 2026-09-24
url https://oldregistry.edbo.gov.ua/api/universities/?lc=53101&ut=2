--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -759,51 +759,51 @@
         <is>
           <t>ДНЗ "Полтавський обласний центрПТО ДСЗ"</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>STATE EDUCATIONAL INSTITUTION "POLTAVA CENTER OF PROFESSIONALLY - TECHNICAL EDUCATION STATE EMPLOYMENT SERVICE"</t>
         </is>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
         <v>2014</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>Державна служба якості освіти України</t>
+          <t>Міністерство економіки України</t>
         </is>
       </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
           <t>36039</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Сінна, 45</t>
@@ -1847,59 +1847,63 @@
           <t>36003</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Федора Моргуна, 3</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>05322 2 28 15</t>
+          <t>+38(053)-252-28-15</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>ponkc.agrotechnik@gmail.com</t>
         </is>
       </c>
-      <c r="R19" s="5"/>
+      <c r="R19" s="5" t="inlineStr">
+        <is>
+          <t>https://www.at.pl.ua/</t>
+        </is>
+      </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Андрієнко Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Полтавський професійний ліцей</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>1892</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
@@ -3344,52 +3348,58 @@
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
           <t>вул. Степового фронту, 46</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
           <t>0532 61 39 61</t>
         </is>
       </c>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
           <t>Ніколенко Станіслав Анатолійович</t>
         </is>
       </c>
-      <c r="U37" s="8"/>
-      <c r="V37" s="5"/>
+      <c r="U37" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V37" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "РОЗУМНА ТОЧКА"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
         <v>7380</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t>ТОВ "РОЗУМНА ТОЧКА"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
         <v>2025</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>