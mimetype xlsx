--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1041,51 +1041,51 @@
           <t>вул. Банка Івана, 3</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>(0532) 50-91-70; (0532) 50-02-22</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>can@puet.edu.ua</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>http://puet.edu.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Нестуля Олексій Олексійович</t>
+          <t>Гаркуша Сергій Володимирович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Полтавський юридичний інститут Національного юридичного університету імені Ярослава Мудрого</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>1035</v>
       </c>
       <c r="C10" s="6" t="n">
         <v>274</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ПЮІ НЮУ ім. Ярослава Мудрого</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t>Poltava Law Institute Yaroslav Mudryi National Law University</t>