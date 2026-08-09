--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -575,51 +575,51 @@
           <t>вул. Монастирська, 6</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>050-404-28-04</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>pk.vmurol@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>http://pl-coll.uu.edu.ua/</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Шаравара Роман Іванович</t>
+          <t>Басенко Руслан Олександрович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Полтавський політехнічний фаховий коледж Національного технічного університету "Харківський політехнічний інститут"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>715</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>104</v>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ВСП «ППФК НТУ «ХПІ»</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Poltava Polytechnic Professional College, a Separated Structural Unit of National Technical University "Kharkiv Polytechnic Institute"</t>
@@ -649,61 +649,61 @@
           <t>36039</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Матвійчука Юліана, 83 А</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(0532)60-74-52</t>
+          <t>+38(053)-260-74-52</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>info@polytechnic.poltava.ua</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
-          <t>http//www.polytechnic.poltava.ua</t>
+          <t>https://www.polytechnic.poltava.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Пітяков Олександр Сергійович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Полтавський фаховий коледж нафти і газу Національного університету "Полтавська політехніка імені Юрія Кондратюка"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>902</v>
       </c>
       <c r="C6" s="6" t="n">
@@ -1895,51 +1895,51 @@
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Дзина Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Фаховий коледж Кременчуцького національного університету імені Михайла Остроградського"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>1345</v>
       </c>
       <c r="C19" s="6" t="n">
         <v>218</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>ВСП "ФК КрНУ"</t>
+          <t>ВСП ФК КрНУ</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>Separate structural subdivision "Professional College of Mykhailo Ostrohradskyi Kremenchug National University"</t>
         </is>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
         <v>1997</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
@@ -2893,51 +2893,51 @@
           <t>37600</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
           <t>UA53060230010027681</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Миргород</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
           <t>вул. Старосвітська, 52/15</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-966-48-22</t>
+          <t>+38(099)-024-54-15</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>admin@rfk.lg.ua</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
           <t>http://rpk.lg.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Горелік Володимир Олександрович</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
@@ -3184,56 +3184,56 @@
           <t>м. Лохвиця</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 27</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
           <t>+38(053)-563-12-32; +38(053)-563-14-30;</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
           <t>lo_med@ukr.net</t>
         </is>
       </c>
       <c r="R32" s="5" t="inlineStr">
         <is>
           <t>lo-med@poltava.ukrtel.net</t>
         </is>
       </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>виконувач обов'язків директора</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Царинний Анатолій Дмитрович</t>
+          <t>Токар Наталія Борисівна</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Хомутецький фаховий коледж Полтавського державного аграрного університету"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>826</v>
       </c>
       <c r="C33" s="6" t="n">
         <v>27</v>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t>ВСП ХФК ПДАУ</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>Separated Structural Subdivision " Structural Detached Subdivision «Khomutetsky Professional College of Poltava State Agrarian University"</t>