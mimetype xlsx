--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1071,51 +1071,51 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Полтавський юридичний інститут Національного юридичного університету імені Ярослава Мудрого</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>1035</v>
       </c>
       <c r="C10" s="6" t="n">
         <v>274</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ПЮІ НЮУ ім. Ярослава Мудрого</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t>Poltava Law Institute Yaroslav Mudryi National Law University</t>
         </is>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
           <t>36011</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>