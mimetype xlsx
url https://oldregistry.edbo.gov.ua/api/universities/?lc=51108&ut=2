--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -476,58 +476,52 @@
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(067)582 42 88, (063)469 09 89</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>ipsl@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>http://ipsl15.at.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Світлична Ганна Антоніївна</t>
         </is>
       </c>
-      <c r="U3" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U3" s="8"/>
+      <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Професійно-технічний навчальний заклад "Чорноморський"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>3957</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ПТНЗ "Чорноморський"</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>"Professional technikal education centre Chornomorskyi"</t>
         </is>
       </c>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>2016</v>
       </c>