--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -453,51 +453,51 @@
           <t>68000</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA51100370010020298</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Чорноморськ</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Перемоги, 93</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>(067)582 42 88, (063)469 09 89</t>
+          <t>+38(067)-975-99-06</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>ipsl@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>http://ipsl15.at.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Світлична Ганна Антоніївна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>