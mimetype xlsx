--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -919,51 +919,51 @@
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Учбово-тренажерний центр "Альфа-Трейнінг"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>3814</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ТОВ "УТЦ "Альфа-Трейнінг"</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>TRAINING CENTRE ''ALFA-TRAINING'' LIMITED LIABILITY COMPANY</t>
         </is>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J9" s="5"/>
       <c r="K9" s="7" t="inlineStr">
         <is>
           <t>68600</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA51080030010072039</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>