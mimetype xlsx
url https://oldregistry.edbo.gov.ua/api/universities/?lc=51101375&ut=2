--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -797,67 +797,77 @@
       <c r="K7" s="7" t="inlineStr">
         <is>
           <t>65026</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Пастера, 16</t>
         </is>
       </c>
-      <c r="P7" s="5"/>
-[...1 lines deleted...]
-      <c r="R7" s="5"/>
+      <c r="P7" s="5" t="inlineStr">
+        <is>
+          <t>+38(048)-723-49-50</t>
+        </is>
+      </c>
+      <c r="Q7" s="5" t="inlineStr">
+        <is>
+          <t>info@omtc.ua</t>
+        </is>
+      </c>
+      <c r="R7" s="5" t="inlineStr">
+        <is>
+          <t>www.omtc.ua</t>
+        </is>
+      </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T7" s="5"/>
-[...7 lines deleted...]
-      </c>
+      <c r="T7" s="5" t="inlineStr">
+        <is>
+          <t>Пащенко Юрій Вікторович</t>
+        </is>
+      </c>
+      <c r="U7" s="8"/>
+      <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Учбовий центр "СПЕЦІАЛІСТ"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3646</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Учбовий центр "СПЕЦІАЛІСТ"</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>