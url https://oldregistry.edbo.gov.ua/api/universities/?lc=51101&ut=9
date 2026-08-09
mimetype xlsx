--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -474,52 +474,58 @@
         <is>
           <t>вул. Маразлієвська, 40/42</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>048-789-08-94</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>vvp_mktf@ua.fm</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>начальник відділення військової підготовки МКТФ НУ "ОМА'</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Шпаковський Геннадій Станіславович</t>
         </is>
       </c>
-      <c r="U3" s="8"/>
-      <c r="V3" s="5"/>
+      <c r="U3" s="8" t="n">
+        <v>46217</v>
+      </c>
+      <c r="V3" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ «Фаховий коледж «ІТ СТЕП» Приватного закладу вищої освіти «Одеський технологічний університет «ШАГ»»</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>6709</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>4194</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Фаховий коледж «ІТ СТЕП»</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>2023</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>