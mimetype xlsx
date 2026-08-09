--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2181,67 +2181,77 @@
       <c r="K23" s="7" t="inlineStr">
         <is>
           <t>65026</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>вул. Пастера, 16</t>
         </is>
       </c>
-      <c r="P23" s="5"/>
-[...1 lines deleted...]
-      <c r="R23" s="5"/>
+      <c r="P23" s="5" t="inlineStr">
+        <is>
+          <t>+38(048)-723-49-50</t>
+        </is>
+      </c>
+      <c r="Q23" s="5" t="inlineStr">
+        <is>
+          <t>info@omtc.ua</t>
+        </is>
+      </c>
+      <c r="R23" s="5" t="inlineStr">
+        <is>
+          <t>www.omtc.ua</t>
+        </is>
+      </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T23" s="5"/>
-[...7 lines deleted...]
-      </c>
+      <c r="T23" s="5" t="inlineStr">
+        <is>
+          <t>Пащенко Юрій Вікторович</t>
+        </is>
+      </c>
+      <c r="U23" s="8"/>
+      <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>7279</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ТОВ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>LIMITED LIABILITY COMPANY «TOTIS ACADEMY OF COSMETOLOGY»</t>
         </is>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
         <v>2024</v>
       </c>