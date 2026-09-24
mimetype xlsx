--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1180,56 +1180,56 @@
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Іцхака Рабіна, 18 А</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>(048)705-44-05</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>mail@profcentre.odessa.ua</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Саржинський Роман Вячеславович</t>
+          <t>Нікішин Денис Сергійович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Південний навчальний центр №51"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>4172</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6"/>
       <c r="H12" s="5" t="inlineStr">
         <is>
@@ -2124,214 +2124,210 @@
       </c>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Єфімов Сергій Вікторович</t>
         </is>
       </c>
       <c r="U22" s="8" t="n">
         <v>45748</v>
       </c>
       <c r="V22" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Інститут післядипломної освіти "Одеський морський тренажерний центр"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>3015</v>
+        <v>7279</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>"Одеський морський тренажерний центр"</t>
+          <t>ТОВ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Odessa Maritime Training Centre</t>
+          <t>LIMITED LIABILITY COMPANY «TOTIS ACADEMY OF COSMETOLOGY»</t>
         </is>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>65026</t>
+          <t>65408</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010320268</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Пастера, 16</t>
+          <t>вул. Італійська, 48, 2/5</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>+38(048)-723-49-50</t>
+          <t>(066)984-95-60</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>info@omtc.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>info@cosmetology-academy.totis.world</t>
+        </is>
+      </c>
+      <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Пащенко Юрій Вікторович</t>
+          <t>Аскевич Аліна Юріївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ШКОЛА СУЧАСНОЇ КОСМЕТОЛОГІЇ «САНТЕ»</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>7279</v>
+        <v>7022</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ТОВ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ «ШКОЛА СУЧАСНОЇ КОСМЕТОЛОГІЇ «САНТЕ»</t>
+        </is>
+      </c>
+      <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>65408</t>
+          <t>65026</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Італійська, 48, 2/5</t>
+          <t>пров. Червоний, 9</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(066)984-95-60</t>
+          <t>(067)926-92-04</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>info@cosmetology-academy.totis.world</t>
-[...2 lines deleted...]
-      <c r="R24" s="5"/>
+          <t>vera-samar@ukr.net</t>
+        </is>
+      </c>
+      <c r="R24" s="5" t="inlineStr">
+        <is>
+          <t>shcola-sante.com.ua</t>
+        </is>
+      </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Аскевич Аліна Юріївна</t>
+          <t>Марусіч Сергій Дмитрович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Міжнародний морський тренажерний центр"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>4351</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Міжнародний морський тренажерний центр"</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>"International maritime training center" Limited liability company</t>
         </is>
       </c>