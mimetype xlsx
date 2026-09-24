--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$25</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V27"/>
+  <dimension ref="A1:V25"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -306,662 +306,676 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений підрозділ "Одеський факультет менеджменту і бізнесу Київського університету культури"</t>
+          <t>Військова академія (м. Одеса)</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>1574</v>
-[...3 lines deleted...]
-      </c>
+        <v>1324</v>
+      </c>
+      <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>Одеський факультет М і Б КУК</t>
-[...2 lines deleted...]
-      <c r="E2" s="5"/>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t>Odesa Military academy</t>
+        </is>
+      </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство оборони України</t>
+        </is>
+      </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
-          <t>65017</t>
+          <t>65009</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010275193</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. Авіаційна, 18</t>
+          <t>вул. Фонтанська дорога, 10</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>044-284-64-04,0487762597</t>
-[...3 lines deleted...]
-      <c r="R2" s="5"/>
+          <t>(0482) 63-76-60,69-22-94</t>
+        </is>
+      </c>
+      <c r="Q2" s="5" t="inlineStr">
+        <is>
+          <t>va_odesa@post.mil.gov.ua</t>
+        </is>
+      </c>
+      <c r="R2" s="5" t="inlineStr">
+        <is>
+          <t>https://vaodesa.mil.gov.ua</t>
+        </is>
+      </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>декан</t>
-[...2 lines deleted...]
-      <c r="T2" s="5"/>
+          <t>Начальник Військової академії (м. Одеса)</t>
+        </is>
+      </c>
+      <c r="T2" s="5" t="inlineStr">
+        <is>
+          <t>Ковальчук Андрій Трохимович</t>
+        </is>
+      </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
-          <t>Військова академія (м. Одеса)</t>
+          <t>Державний заклад «Південноукраїнський національний педагогічний університет імені К.Д. Ушинського»</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>1324</v>
+        <v>84</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Університет Ушинського</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
-          <t>Odesa Military academy</t>
-[...2 lines deleted...]
-      <c r="F3" s="7"/>
+          <t>The state institution "South Ukrainian National Pedagogical University named after K. D. Ushynsky"</t>
+        </is>
+      </c>
+      <c r="F3" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G3" s="6" t="n">
-        <v>2011</v>
+        <v>1817</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
-          <t>Міністерство оборони України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
-          <t>65009</t>
+          <t>65020</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
-          <t>вул. Фонтанська дорога, 10</t>
+          <t>вул. Старопортофранківська, 26</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>(0482) 63-76-60,69-22-94</t>
+          <t>+38(048)-752-98-10</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
-          <t>va_odesa@post.mil.gov.ua</t>
+          <t>pdpu@pdpu.edu.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
-          <t>https://vaodesa.mil.gov.ua</t>
+          <t>www.pdpu.edu.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Начальник Військової академії (м. Одеса)</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Ковальчук Андрій Трохимович</t>
+          <t>Красножон Андрій Васильович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>Державний заклад «Південноукраїнський національний педагогічний університет імені К.Д. Ушинського»</t>
+          <t>Державний заклад освіти "Одеський інститут післядипломної освіти Національного університету харчових технологій"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C4" s="6"/>
+        <v>2901</v>
+      </c>
+      <c r="C4" s="6" t="n">
+        <v>47</v>
+      </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
-          <t>Університет Ушинського</t>
-[...11 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
-        <v>1817</v>
+        <v>2000</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
-          <t>65020</t>
+          <t>65006</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010076757</t>
+          <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
-          <t>вул. Старопортофранківська, 26</t>
+          <t>вул. Балківська, 54</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+38(048)732-51-03, +38(048)723-40-98</t>
+          <t>(048) 732-41-57</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>pdpu@pdpu.edu.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>oipdo@eurocom.od.ua</t>
+        </is>
+      </c>
+      <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T4" s="5"/>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Державний заклад освіти "Одеський інститут післядипломної освіти Національного університету харчових технологій"</t>
+          <t>Державний університет інтелектуальних технологій і зв'язку</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>2901</v>
-[...3 lines deleted...]
-      </c>
+        <v>5780</v>
+      </c>
+      <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...3 lines deleted...]
-      <c r="F5" s="7"/>
+          <t>ДУІТЗ</t>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t>State University of Intelligent Technologies and Telecommunications</t>
+        </is>
+      </c>
+      <c r="F5" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G5" s="6" t="n">
-        <v>2000</v>
+        <v>2020</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
-          <t>65006</t>
+          <t>65029</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010320268</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>вул. Балківська, 54</t>
+          <t>вул. Кузнечна, 1</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(048) 732-41-57</t>
+          <t>+38(048)-705-03-33</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
-          <t>oipdo@eurocom.od.ua</t>
-[...2 lines deleted...]
-      <c r="R5" s="5"/>
+          <t>suitt@suitt.edu.ua</t>
+        </is>
+      </c>
+      <c r="R5" s="5" t="inlineStr">
+        <is>
+          <t>https://suitt.edu.ua/</t>
+        </is>
+      </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...2 lines deleted...]
-      <c r="T5" s="5"/>
+          <t>Ректор</t>
+        </is>
+      </c>
+      <c r="T5" s="5" t="inlineStr">
+        <is>
+          <t>Назаренко Олександр Аскольдович</t>
+        </is>
+      </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Державний університет інтелектуальних технологій і зв'язку</t>
+          <t>Інститут Військово-Морських Сил Національного університету "Одеська морська академія"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>5780</v>
-[...1 lines deleted...]
-      <c r="C6" s="6"/>
+        <v>3848</v>
+      </c>
+      <c r="C6" s="6" t="n">
+        <v>161</v>
+      </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>ДУІТЗ</t>
+          <t>ІВМС НУ "ОМА"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
-          <t>State University of Intelligent Technologies and Telecommunications</t>
-[...6 lines deleted...]
-      </c>
+          <t>Naval Institute National University "Odessa Maritime Academy"</t>
+        </is>
+      </c>
+      <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
-        <v>2020</v>
+        <v>2000</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>65029</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
-          <t>вул. Кузнечна, 1</t>
+          <t>вул. Дідріхсона, 8</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>+38(048)-705-03-33</t>
+          <t>(048) 733-55-77</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>suitt@suitt.edu.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>mail@naval.onma.edu.ua</t>
+        </is>
+      </c>
+      <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Начальник Інституту Військово-Морських Сил Національного університету "Одеська морська академія"</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Назаренко Олександр Аскольдович</t>
+          <t>Кіріакіді Максим Вікторович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Інститут Військово-Морських Сил Національного університету "Одеська морська академія"</t>
+          <t>Комунальний заклад вищої освіти "Одеська академія неперервної освіти Одеської обласної ради"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>3848</v>
-[...3 lines deleted...]
-      </c>
+        <v>4383</v>
+      </c>
+      <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>ІВМС НУ "ОМА"</t>
+          <t>КЗВО "ОАНО"</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>Naval Institute National University "Odessa Maritime Academy"</t>
+          <t>ODESSA REGIONAL ACADEMY OF IN - SERVICE EDUCATION</t>
         </is>
       </c>
       <c r="F7" s="7"/>
-      <c r="G7" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="6"/>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
-          <t>65029</t>
+          <t>65014</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
-          <t>вул. Дідріхсона, 8</t>
+          <t>пров. Дмитра Лесича, 8</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>(048) 733-55-77</t>
+          <t>+380(48)-770-34-27</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>mail@naval.onma.edu.ua</t>
-[...2 lines deleted...]
-      <c r="R7" s="5"/>
+          <t>ooiuvadm@ukr.net</t>
+        </is>
+      </c>
+      <c r="R7" s="5" t="inlineStr">
+        <is>
+          <t>https://oano.od.ua/</t>
+        </is>
+      </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Начальник Інституту Військово-Морських Сил Національного університету "Одеська морська академія"</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Кіріакіді Максим Вікторович</t>
+          <t>Задорожна Любов Кирилівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад вищої освіти "Одеська академія неперервної освіти Одеської обласної ради"</t>
+          <t>Міжнародний університет</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>4383</v>
+        <v>353</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>КЗВО "ОАНО"</t>
+          <t>МУ</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>ODESSA REGIONAL ACADEMY OF IN - SERVICE EDUCATION</t>
+          <t>International University</t>
         </is>
       </c>
       <c r="F8" s="7"/>
-      <c r="G8" s="6"/>
+      <c r="G8" s="6" t="n">
+        <v>2002</v>
+      </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J8" s="5"/>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>65014</t>
+          <t>65009</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
-          <t>пров. Дмитра Лесича, 8</t>
+          <t>вул. Фонтанська дорога, 33</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>+380(48)-770-34-27</t>
+          <t>+38(048)-719-88-38</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
-          <t>ooiuvadm@ukr.net</t>
+          <t>mu_rektorat@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
-          <t>https://oano.od.ua/</t>
+          <t>https://mu.od.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Задорожна Любов Кирилівна</t>
+          <t>Громовенко Костянтин Вікторович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Міжнародний університет</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>5796</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2019</v>
       </c>
@@ -1016,1717 +1030,1551 @@
           <t>mu.edu.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Райчева Лариса Іванівна</t>
         </is>
       </c>
       <c r="U9" s="8" t="n">
         <v>45748</v>
       </c>
       <c r="V9" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Міжнародний університет</t>
+          <t>Національний університет "Одеська морська академія"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>353</v>
+        <v>161</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>МУ</t>
+          <t>НУОМА</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
-          <t>International University</t>
-[...2 lines deleted...]
-      <c r="F10" s="7"/>
+          <t>National University "Odessa Maritime Academy"</t>
+        </is>
+      </c>
+      <c r="F10" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G10" s="6" t="n">
-        <v>2002</v>
+        <v>1944</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J10" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>65009</t>
+          <t>65052</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010076757</t>
+          <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>вул. Фонтанська дорога, 33</t>
+          <t>вул. Дідріхсона, 8</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+38(048)-719-88-38</t>
+          <t>( 048) 793-16-72, 793-16-94</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>mu_rektorat@ukr.net</t>
+          <t>info@onma.edu.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
-          <t>https://mu.od.ua</t>
+          <t>www.onma.edu.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Виконувач обов'язків ректора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Громовенко Костянтин Вікторович</t>
+          <t>Захарченко Вадим Миколайович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Національний університет "Одеська морська академія"</t>
+          <t>Національний університет "Одеська політехніка"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>161</v>
+        <v>5754</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>НУОМА</t>
+          <t>Одеська політехніка</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>National University "Odessa Maritime Academy"</t>
+          <t>Odessa Polytechnic National University</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G11" s="6" t="n">
-        <v>1944</v>
+        <v>1918</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>65052</t>
+          <t>65044</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010320268</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Дідріхсона, 8</t>
+          <t>просп. Шевченка, 1</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>( 048) 793-16-72, 793-16-94</t>
+          <t>+380(48)722-19-92</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>info@onma.edu.ua</t>
+          <t>mail@op.edu.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
-          <t>www.onma.edu.ua</t>
+          <t>https://op.edu.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов'язків ректора</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Захарченко Вадим Миколайович</t>
+          <t>Нестеренко Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Національний університет "Одеська політехніка"</t>
+          <t>Національний університет "Одеська юридична академія"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>5754</v>
+        <v>192</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>Одеська політехніка</t>
+          <t>НУ "ОЮА"</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>Odessa Polytechnic National University</t>
+          <t>National University "Odesa Law Academy"</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G12" s="6" t="n">
-        <v>1918</v>
+        <v>1997</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>65044</t>
+          <t>65009</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>просп. Шевченка, 1</t>
+          <t>вул. Фонтанська дорога, 23</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>+380(48)722-19-92</t>
+          <t>048 719-88-00, 719-88-01</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>mail@op.edu.ua</t>
+          <t>vstup@onua.edu.ua</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>https://op.edu.ua</t>
+          <t>http://onua.edu.ua/</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Оборський Геннадій Олександрович</t>
+          <t>Тодощак Олег Володимирович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Національний університет "Одеська юридична академія"</t>
+          <t>Одеська державна академія будівництва та архітектури</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>НУ "ОЮА"</t>
+          <t>ОДАБА</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>National University "Odesa Law Academy"</t>
+          <t>Odessa State Academy of Civil Engineering and Architecture</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G13" s="6" t="n">
-        <v>1997</v>
+        <v>1930</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>65009</t>
+          <t>65029</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010076757</t>
+          <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Фонтанська дорога, 23</t>
+          <t>вул. Дідріхсона, 4</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>048 719-88-00, 719-88-01</t>
+          <t>+38(048)-723-33-42</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>vstup@onua.edu.ua</t>
+          <t>list@odaba.edu.ua</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>http://onua.edu.ua/</t>
+          <t>http://odaba.edu.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Тодощак Олег Володимирович</t>
+          <t>Дзюба Сергій Володимирович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Одеська державна академія будівництва та архітектури</t>
+          <t>Одеська національна музична академія імені А.В. Нежданової</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>ОДАБА</t>
+          <t>ОНМА ім. А.В. Нежданової</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>Odessa State Academy of Civil Engineering and Architecture</t>
+          <t>А.V.Nezhdanova Odesa National Academy of Music</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G14" s="6" t="n">
-        <v>1930</v>
+        <v>1913</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство культури України</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>65029</t>
+          <t>65023</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010320268</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Дідріхсона, 4</t>
+          <t>вул. Новосельського, 63</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+38(048)-723-33-42</t>
+          <t>(048) 726 78 76</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>list@odaba.edu.ua</t>
+          <t>muse@odma.edu.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
-          <t>http://odaba.edu.ua</t>
+          <t>www.odma.edu.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Дзюба Сергій Володимирович</t>
+          <t>Хіль Олена Михайлівна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Одеська національна музична академія імені А.В. Нежданової</t>
+          <t>Одеський державний аграрний університет</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>118</v>
+        <v>267</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>ОНМА ім. А.В. Нежданової</t>
+          <t>ОДАУ</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>А.V.Nezhdanova Odesa National Academy of Music</t>
+          <t>Odesa State Agrarian University</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G15" s="6" t="n">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>Міністерство культури України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>65023</t>
+          <t>65039</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010076757</t>
+          <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Новосельського, 63</t>
+          <t>вул. Канатна, 99</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>(048) 726 78 76</t>
+          <t>(048)784 57 32</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>muse@odma.edu.ua</t>
+          <t>osau@osau.edu.ua, ogsi@te.net.ua</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
-          <t>www.odma.edu.ua</t>
+          <t>osau.edu.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Хіль Олена Михайлівна</t>
+          <t>Брошков Михайло Михайлович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Одеський державний аграрний університет</t>
+          <t>Одеський державний університет внутрішніх справ</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>267</v>
+        <v>306</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ОДАУ</t>
+          <t>ОДУВС</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>Odesa State Agrarian University</t>
+          <t>Odesa State University of Internal Affairs</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G16" s="6" t="n">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство внутрішніх справ України</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>65039</t>
+          <t>65014</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Канатна, 99</t>
+          <t>вул. Успенська, 1</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>(048)784 57 32</t>
+          <t>+38(048)-793-50-00</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>osau@osau.edu.ua, ogsi@te.net.ua</t>
+          <t>oduvsofficial@oduvs.edu.ua</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
-          <t>osau.edu.ua</t>
+          <t>www.oduvs.edu.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Брошков Михайло Михайлович</t>
+          <t>Давиденко В`ячеслав Віталійович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Одеський державний університет внутрішніх справ</t>
+          <t>Одеський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="C17" s="6"/>
+        <v>1183</v>
+      </c>
+      <c r="C17" s="6" t="n">
+        <v>249</v>
+      </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ОДУВС</t>
+          <t>ОІ ПрАТ «ВНЗ «МАУП»</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>Odesa State University of Internal Affairs</t>
-[...6 lines deleted...]
-      </c>
+          <t>The Odessa Institute of the Private Joint Stock Company "Higher education institution "The Interregional Academy of Personnel Management "</t>
+        </is>
+      </c>
+      <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1922</v>
+        <v>2001</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J17" s="5"/>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>65014</t>
+          <t>65003</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010320268</t>
+          <t>UA51100270010413116</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Успенська, 1</t>
+          <t>вул. Чорноморського Козацтва, 19</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38(048)-793-50-00</t>
+          <t>(048) 723-23-21</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>oduvsofficial@oduvs.edu.ua</t>
+          <t>maup_odessa@ukr.net</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>www.oduvs.edu.ua</t>
+          <t>http://odesa.maup.com.ua</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Давиденко В`ячеслав Віталійович</t>
+          <t>Жовняк Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Одеський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
+          <t>Одеський національний економічний університет</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>1183</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>ОІ ПрАТ «ВНЗ «МАУП»</t>
+          <t>ОНЕУ</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>The Odessa Institute of the Private Joint Stock Company "Higher education institution "The Interregional Academy of Personnel Management "</t>
-[...2 lines deleted...]
-      <c r="F18" s="7"/>
+          <t>Odesa National Economic University</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G18" s="6" t="n">
-        <v>2001</v>
+        <v>1921</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>65003</t>
+          <t>65082</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010413116</t>
+          <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Чорноморського Козацтва, 19</t>
+          <t>вул. Преображенська, 8</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>(048) 723-23-21</t>
+          <t>(048)723-61-58</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>maup_odessa@ukr.net</t>
+          <t>mail@oneu.edu.ua</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>http://odesa.maup.com.ua</t>
+          <t>http://oneu.edu.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Жовняк Ольга Вікторівна</t>
+          <t>Ковальов Анатолій Іванович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>"Одеський коледж Київського університету культури"</t>
+          <t>Одеський національний медичний університет</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>1569</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...3 lines deleted...]
-      <c r="F19" s="7"/>
+          <t>ОНМедУ</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>Odesa National Medical University</t>
+        </is>
+      </c>
+      <c r="F19" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G19" s="6" t="n">
-        <v>2000</v>
+        <v>1900</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J19" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство охорони здоров`я України</t>
+        </is>
+      </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>65017</t>
+          <t>65082</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Авіаційна, 18</t>
+          <t>пров. Валіховський, 2</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>044-284-64-04, 048-776-25-97</t>
+          <t>(048) 723-22-15,723-42-49</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>kuk_kiev@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R19" s="5"/>
+          <t>office@onmedu.edu.ua</t>
+        </is>
+      </c>
+      <c r="R19" s="5" t="inlineStr">
+        <is>
+          <t>http://onmedu.edu.ua</t>
+        </is>
+      </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...2 lines deleted...]
-      <c r="T19" s="5"/>
+          <t>В.о. ректора</t>
+        </is>
+      </c>
+      <c r="T19" s="5" t="inlineStr">
+        <is>
+          <t>Христова Мілюся Тімурівна</t>
+        </is>
+      </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Одеський національний економічний університет</t>
+          <t>Одеський національний морський університет</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>31</v>
+        <v>220</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>ОНЕУ</t>
+          <t>ОНМУ</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>Odesa National Economic University</t>
+          <t>Odessa National Maritime University</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G20" s="6" t="n">
-        <v>1921</v>
+        <v>1930</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>65082</t>
+          <t>65029</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Преображенська, 8</t>
+          <t>вул. Мечникова, 34</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>(048)723-61-58</t>
+          <t>+38(048)7283131, 7321735</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>mail@oneu.edu.ua</t>
+          <t>office@onmu.org.ua</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>http://oneu.edu.ua</t>
+          <t>www.onmu.org.ua</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Ковальов Анатолій Іванович</t>
+          <t>Савельєва Ірина Владиславівна</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Одеський національний медичний університет</t>
+          <t>Одеський національний технологічний університет</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>188</v>
+        <v>51</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ОНМедУ</t>
+          <t>ОНТУ</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Odesa National Medical University</t>
+          <t>Odesa National University of Technology</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G21" s="6" t="n">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>Міністерство охорони здоров`я України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>65082</t>
+          <t>65039</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>пров. Валіховський, 2</t>
+          <t>вул. Канатна, 112</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>(048) 723-22-15,723-42-49</t>
+          <t>+ 38 (048)725-83-26, 253284, 291124, 253284</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>office@onmedu.edu.ua</t>
+          <t>info@ontu.edu.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
-          <t>http://onmedu.edu.ua</t>
+          <t>https://www.ontu.edu.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Шнайдер Станіслав Аркадійович</t>
+          <t>Іванченкова Лариса Володимирівна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Одеський національний морський університет</t>
+          <t>Одеський національний університет імені І. І. Мечникова</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>220</v>
+        <v>28</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ОНМУ</t>
+          <t>ОНУ імені І. І. Мечникова</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>Odessa National Maritime University</t>
+          <t>Odesa I.I. Mechnikov National University</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G22" s="6" t="n">
-        <v>1930</v>
+        <v>1865</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>65029</t>
+          <t>65082</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010320268</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Мечникова, 34</t>
+          <t>вул. Змієнка Всеволода, 2</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>+38(048)7283131, 7321735</t>
+          <t>+38(048) 723-52-54,233515</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>office@onmu.org.ua</t>
+          <t>rector@onu.edu.ua</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>www.onmu.org.ua</t>
+          <t>http//www.onu.edu.ua</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Савельєва Ірина Владиславівна</t>
+          <t>Труба Вячеслав Іванович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Одеський національний технологічний університет</t>
+          <t>Приватний вищий навчальний заклад "Одеський морський інститут" у вигляді ТОВ</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>51</v>
+        <v>4760</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>ОНТУ</t>
-[...11 lines deleted...]
-      </c>
+          <t>ПВНЗ "ОМІ"</t>
+        </is>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1902</v>
+        <v>2019</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J23" s="5"/>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>65039</t>
+          <t>65006</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Канатна, 112</t>
+          <t>вул. Яши Гордієнко, 62</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>+ 38 (048)725-83-26, 253284, 291124, 253284</t>
+          <t>+380 (98)961-72-72</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>info@ontu.edu.ua</t>
+          <t>info@omi.com.ua</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>https://www.ontu.edu.ua</t>
+          <t>https://omi.com.ua/</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Виконуючий обов'язки ректора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Іванченкова Лариса Володимирівна</t>
+          <t>Мінковський Валерій Іванович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Одеський національний університет імені І. І. Мечникова</t>
+          <t>Приватний заклад вищої освіти "Одеський технологічний університет "ШАГ""</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>28</v>
+        <v>4194</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ОНУ імені І. І. Мечникова</t>
+          <t>Одеський технологічний університет "ШАГ"</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>Odesa I.I. Mechnikov National University</t>
-[...6 lines deleted...]
-      </c>
+          <t>Private Higher Educational Institution "Odesa Technologiсal University "STEP""</t>
+        </is>
+      </c>
+      <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1865</v>
+        <v>2018</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>65082</t>
+          <t>65023</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Змієнка Всеволода, 2</t>
+          <t>вул. Садова, 3</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>+38(048) 723-52-54,233515</t>
+          <t>+380(48)-728-66-60</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>rector@onu.edu.ua</t>
+          <t>office@itstep.org</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>http//www.onu.edu.ua</t>
+          <t>https://otu.itstep.org/</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Труба Вячеслав Іванович</t>
+          <t>Завгородній Андрій Володимирович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Одеський морський інститут" у вигляді ТОВ</t>
+          <t>Одеська міжнародна академія</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>4760</v>
+        <v>4258</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "ОМІ"</t>
-[...2 lines deleted...]
-      <c r="E25" s="5"/>
+          <t>ОМА</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>Odessa International Academy</t>
+        </is>
+      </c>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>65006</t>
+          <t>65023</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Яши Гордієнко, 62</t>
+          <t>вул. Пастера, 28 квартира 11</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>+380 (98)961-72-72</t>
+          <t>+380(48)-719-88-22</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>info@omi.com.ua</t>
+          <t>uni-oma@ukr.net</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>https://omi.com.ua/</t>
+          <t>oiatest.space</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Мінковський Валерій Іванович</t>
+          <t>Пахлеванзаде Аліреза</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
-[...174 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:V27"/>
+  <autoFilter ref="A1:V25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>