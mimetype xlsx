--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -816,56 +816,56 @@
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Чорноморського козацтва, 12</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>048 723 80 10</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>mtt@te.net.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.mtfk.ontu.edu.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Кічук Олена Миколаївна</t>
+          <t>Трубнікова Анастасія Анатоліївна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Морехідний фаховий коледж ім. О.І. Маринеска Національного університету "Одеська морська академія"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>668</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>161</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>МФК НУ "ОМА"</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>Marinesko Maritime Professional College Separate Subdivision of National University “Odessa Maritime Academy”</t>