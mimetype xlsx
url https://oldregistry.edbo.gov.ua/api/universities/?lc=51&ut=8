--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -481,51 +481,51 @@
           <t>бульв. Французький, 49/51</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(048) 746-51-07</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>filatovscience@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>http://institut-filatova.com.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Пасєчнікова Наталія Володимирівна</t>
+          <t>Нікогосян Левон Рубенович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Інститут ринку і економіко-екологічних досліджень Національної академії наук України"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>6667</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІРЕЕД НАН України"</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>State Organization "Institute of Market and Economic&amp;Ecological Researches of National Academy of Sciences of Ukraine"</t>
         </is>
       </c>