--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2181,67 +2181,77 @@
       <c r="K23" s="7" t="inlineStr">
         <is>
           <t>65026</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>вул. Пастера, 16</t>
         </is>
       </c>
-      <c r="P23" s="5"/>
-[...1 lines deleted...]
-      <c r="R23" s="5"/>
+      <c r="P23" s="5" t="inlineStr">
+        <is>
+          <t>+38(048)-723-49-50</t>
+        </is>
+      </c>
+      <c r="Q23" s="5" t="inlineStr">
+        <is>
+          <t>info@omtc.ua</t>
+        </is>
+      </c>
+      <c r="R23" s="5" t="inlineStr">
+        <is>
+          <t>www.omtc.ua</t>
+        </is>
+      </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T23" s="5"/>
-[...7 lines deleted...]
-      </c>
+      <c r="T23" s="5" t="inlineStr">
+        <is>
+          <t>Пащенко Юрій Вікторович</t>
+        </is>
+      </c>
+      <c r="U23" s="8"/>
+      <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>7279</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ТОВ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>LIMITED LIABILITY COMPANY «TOTIS ACADEMY OF COSMETOLOGY»</t>
         </is>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
         <v>2024</v>
       </c>
@@ -4470,58 +4480,52 @@
       <c r="P50" s="5" t="inlineStr">
         <is>
           <t>(067)582 42 88, (063)469 09 89</t>
         </is>
       </c>
       <c r="Q50" s="5" t="inlineStr">
         <is>
           <t>ipsl@ukr.net</t>
         </is>
       </c>
       <c r="R50" s="5" t="inlineStr">
         <is>
           <t>http://ipsl15.at.ua</t>
         </is>
       </c>
       <c r="S50" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T50" s="5" t="inlineStr">
         <is>
           <t>Світлична Ганна Антоніївна</t>
         </is>
       </c>
-      <c r="U50" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U50" s="8"/>
+      <c r="V50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Професійно-технічний навчальний заклад "Чорноморський"</t>
         </is>
       </c>
       <c r="B51" s="6" t="n">
         <v>3957</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ПТНЗ "Чорноморський"</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>"Professional technikal education centre Chornomorskyi"</t>
         </is>
       </c>
       <c r="F51" s="7"/>
       <c r="G51" s="6" t="n">
         <v>2016</v>
       </c>