--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1180,56 +1180,56 @@
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Іцхака Рабіна, 18 А</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>(048)705-44-05</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>mail@profcentre.odessa.ua</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Саржинський Роман Вячеславович</t>
+          <t>Нікішин Денис Сергійович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Південний навчальний центр №51"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>4172</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6"/>
       <c r="H12" s="5" t="inlineStr">
         <is>
@@ -2124,214 +2124,210 @@
       </c>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Єфімов Сергій Вікторович</t>
         </is>
       </c>
       <c r="U22" s="8" t="n">
         <v>45748</v>
       </c>
       <c r="V22" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Інститут післядипломної освіти "Одеський морський тренажерний центр"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>3015</v>
+        <v>7279</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>"Одеський морський тренажерний центр"</t>
+          <t>ТОВ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Odessa Maritime Training Centre</t>
+          <t>LIMITED LIABILITY COMPANY «TOTIS ACADEMY OF COSMETOLOGY»</t>
         </is>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>65026</t>
+          <t>65408</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010320268</t>
+          <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Пастера, 16</t>
+          <t>вул. Італійська, 48, 2/5</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>+38(048)-723-49-50</t>
+          <t>(066)984-95-60</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>info@omtc.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>info@cosmetology-academy.totis.world</t>
+        </is>
+      </c>
+      <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Пащенко Юрій Вікторович</t>
+          <t>Аскевич Аліна Юріївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ШКОЛА СУЧАСНОЇ КОСМЕТОЛОГІЇ «САНТЕ»</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>7279</v>
+        <v>7022</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ТОВ «АКАДЕМІЯ КОСМЕТОЛОГІЇ ТОТІС»</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ «ШКОЛА СУЧАСНОЇ КОСМЕТОЛОГІЇ «САНТЕ»</t>
+        </is>
+      </c>
+      <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>65408</t>
+          <t>65026</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Італійська, 48, 2/5</t>
+          <t>пров. Червоний, 9</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(066)984-95-60</t>
+          <t>(067)926-92-04</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>info@cosmetology-academy.totis.world</t>
-[...2 lines deleted...]
-      <c r="R24" s="5"/>
+          <t>vera-samar@ukr.net</t>
+        </is>
+      </c>
+      <c r="R24" s="5" t="inlineStr">
+        <is>
+          <t>shcola-sante.com.ua</t>
+        </is>
+      </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Аскевич Аліна Юріївна</t>
+          <t>Марусіч Сергій Дмитрович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Міжнародний морський тренажерний центр"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>4351</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Міжнародний морський тренажерний центр"</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>"International maritime training center" Limited liability company</t>
         </is>
       </c>
@@ -4167,51 +4163,51 @@
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Учбово-тренажерний центр "Альфа-Трейнінг"</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
         <v>3814</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t>ТОВ "УТЦ "Альфа-Трейнінг"</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>TRAINING CENTRE ''ALFA-TRAINING'' LIMITED LIABILITY COMPANY</t>
         </is>
       </c>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="7" t="inlineStr">
         <is>
           <t>68600</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
           <t>UA51080030010072039</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
@@ -4457,51 +4453,51 @@
           <t>68000</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
           <t>UA51100370010020298</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
           <t>м. Чорноморськ</t>
         </is>
       </c>
       <c r="O50" s="5" t="inlineStr">
         <is>
           <t>вул. Перемоги, 93</t>
         </is>
       </c>
       <c r="P50" s="5" t="inlineStr">
         <is>
-          <t>(067)582 42 88, (063)469 09 89</t>
+          <t>+38(067)-975-99-06</t>
         </is>
       </c>
       <c r="Q50" s="5" t="inlineStr">
         <is>
           <t>ipsl@ukr.net</t>
         </is>
       </c>
       <c r="R50" s="5" t="inlineStr">
         <is>
           <t>http://ipsl15.at.ua</t>
         </is>
       </c>
       <c r="S50" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T50" s="5" t="inlineStr">
         <is>
           <t>Світлична Ганна Антоніївна</t>
         </is>
       </c>
       <c r="U50" s="8"/>
       <c r="V50" s="5"/>
     </row>
@@ -4830,52 +4826,58 @@
         <is>
           <t>вул. Вокзальна, 6</t>
         </is>
       </c>
       <c r="P54" s="5" t="inlineStr">
         <is>
           <t>(067)454-49-92</t>
         </is>
       </c>
       <c r="Q54" s="5" t="inlineStr">
         <is>
           <t>arciz-rstk@ukr.net</t>
         </is>
       </c>
       <c r="R54" s="5"/>
       <c r="S54" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T54" s="5" t="inlineStr">
         <is>
           <t>Язаджи Микола Іванович</t>
         </is>
       </c>
-      <c r="U54" s="8"/>
-      <c r="V54" s="5"/>
+      <c r="U54" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V54" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Березівське вище професійне училище Національного університету "Одеська політехніка "</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
         <v>5773</v>
       </c>
       <c r="C55" s="6" t="n">
         <v>5754</v>
       </c>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t>БВПУ Одеська політехніка</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>Separate structural subdivision "Berezivka Higher Vocational School of Odessa Polytechnic National University"</t>
         </is>
       </c>
       <c r="F55" s="7"/>
       <c r="G55" s="6"/>
@@ -5770,52 +5772,58 @@
         <is>
           <t>вул. Європейська, 2</t>
         </is>
       </c>
       <c r="P65" s="5" t="inlineStr">
         <is>
           <t>(066)533-20-19</t>
         </is>
       </c>
       <c r="Q65" s="5" t="inlineStr">
         <is>
           <t>tsou_kot@ukr.net</t>
         </is>
       </c>
       <c r="R65" s="5"/>
       <c r="S65" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T65" s="5" t="inlineStr">
         <is>
           <t>Дупак Олена Володимирівна</t>
         </is>
       </c>
-      <c r="U65" s="8"/>
-      <c r="V65" s="5"/>
+      <c r="U65" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V65" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти «Північний професійний коледж»</t>
         </is>
       </c>
       <c r="B66" s="6" t="n">
         <v>1751</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="5" t="inlineStr">
         <is>
           <t>ЗП (ПТ) О «ПІВНІЧНИЙ ПК»</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>INSTITUTION OF PROFESSIONAL (VOCATIONAL AND TECHNICAL) EDUCATION «NORTHERN PROFESSIONAL COLLEGE»</t>
         </is>
       </c>
       <c r="F66" s="7"/>
       <c r="G66" s="6" t="n">
         <v>1963</v>
       </c>
@@ -6480,52 +6488,58 @@
         <is>
           <t>вул. Підгірна, 5</t>
         </is>
       </c>
       <c r="P73" s="5" t="inlineStr">
         <is>
           <t>0485923254,0485923352</t>
         </is>
       </c>
       <c r="Q73" s="5" t="inlineStr">
         <is>
           <t>procepjanvn@gmail.com</t>
         </is>
       </c>
       <c r="R73" s="5"/>
       <c r="S73" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T73" s="5" t="inlineStr">
         <is>
           <t>Процепко Валерій Миколайович</t>
         </is>
       </c>
-      <c r="U73" s="8"/>
-      <c r="V73" s="5"/>
+      <c r="U73" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V73" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:V73"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>