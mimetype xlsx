--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1217,51 +1217,55 @@
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Національний університет "Одеська політехніка"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>5754</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>Одеська політехніка</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>Odessa Polytechnic National University</t>
         </is>
       </c>
-      <c r="F12" s="7"/>
+      <c r="F12" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G12" s="6" t="n">
         <v>1918</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
           <t>65044</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
@@ -2050,51 +2054,51 @@
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Ковальов Анатолій Іванович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Одеський національний медичний університет</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>188</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>ОНМедУ</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Odessa National Medical University</t>
+          <t>Odesa National Medical University</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G21" s="6" t="n">
         <v>1900</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Міністерство охорони здоров`я України</t>
         </is>
       </c>
@@ -2406,56 +2410,56 @@
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Змієнка Всеволода, 2</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>+38(048) 723-52-54,233515</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>rector@onu.edu.ua</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>http//www.onu.edu.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Ніколаєва Майя Іванівна</t>
+          <t>Труба Вячеслав Іванович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Приватний вищий навчальний заклад "Одеський морський інститут" у вигляді ТОВ</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>4760</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>ПВНЗ "ОМІ"</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
         <v>2019</v>
       </c>