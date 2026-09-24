--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -365,51 +365,51 @@
           <t>54018</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>просп. Богоявленський, 43-А</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(093) 549 33 15, (0512) 58 71 56</t>
+          <t>+38(093)-549-33-15</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>info@vnz-mpu.com.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>vnz-mpu.com.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>ректор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Волков Михайло Анатолійович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>