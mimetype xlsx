--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1139,56 +1139,56 @@
           <t>54025</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA48060150010035747</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>просп. Героїв Сталінграду, 3</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>(0512)375216</t>
+          <t>+38(063)-764-43-13</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>mikavtoshkola@yandex.ua</t>
+          <t>375216@ukr.net</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Коленченко Іван Григорович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>МИКОЛАЇВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>6955</v>
       </c>
@@ -1410,51 +1410,51 @@
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Космонавтів, 66</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>(0512)556980</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>mpml11ua@gmail.com</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>www.mpml.ucoz.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Матвійчук Олександр Анатолійович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Миколаївський професійний промисловий ліцей</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>2366</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>МППЛ</t>
         </is>
       </c>