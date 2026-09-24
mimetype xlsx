--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1013,61 +1013,61 @@
           <t>54028</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA48060150010035747</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Космонавтів, 79/1</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>(0512) 235196</t>
+          <t>+38(051)-223-51-96</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>mykmedcol@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
-          <t>http://medcollege.mk.ua/</t>
+          <t>http://mbmfk.edu.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Губанов Сергій Миколайович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Миколаївський політехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>662</v>
       </c>
       <c r="C10" s="6"/>
@@ -1663,51 +1663,51 @@
           <t>вул. Соборності, 100</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>0662867567</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>director-vk@mnau.edu.ua</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>www.vk.mnau.edu.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Цимбалюк Лариса Михайлівна</t>
+          <t>Вербовий Віталій Васильович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Первомайський фаховий коледж Національного університету кораблебудування імені адмірала Макарова"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>887</v>
       </c>
       <c r="C17" s="6" t="n">
         <v>105</v>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>ВСП ПФК НУК імені адм. Макарова</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Unit «Pervomaisk Professional College of Admiral Makarov National University of Shipbuilding»</t>