--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -551,51 +551,51 @@
           <t>54003</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA48060150010035747</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. 2-А Військова, 22</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(0512)302798, (050)3947278</t>
+          <t>+38(050)-394-72-78</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>ukraina_09_k@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>https://mk-coll.uu.edu.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Кандюк-Лебідь Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>