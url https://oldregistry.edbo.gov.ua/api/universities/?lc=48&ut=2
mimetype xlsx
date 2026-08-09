--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1155,61 +1155,55 @@
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>просп. Героїв Сталінграду, 3</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>(0512)375216</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>mikavtoshkola@yandex.ua</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Анкоссі Андрій Борисович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Коленченко Іван Григорович</t>
+        </is>
+      </c>
+      <c r="U11" s="8"/>
+      <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>МИКОЛАЇВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>6955</v>
       </c>
       <c r="C12" s="6" t="n">
         <v>6833</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
         <v>2023</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
@@ -2780,58 +2774,52 @@
         <is>
           <t>просп. Жовтневий, 21</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
           <t>80512-45-35-55</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
           <t>csp.sakkura@yandex.ua</t>
         </is>
       </c>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
           <t>Колпакова Анна Олегівна</t>
         </is>
       </c>
-      <c r="U30" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U30" s="8"/>
+      <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Центр з підготовки робітничих професій Миколаївського національного аграрного університету</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
         <v>2861</v>
       </c>
       <c r="C31" s="6" t="n">
         <v>59</v>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t>ЦПРП МНАУ</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>Vocational training centre of Mykolaiv national agrarian university</t>
         </is>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
@@ -4337,51 +4325,55 @@
       <c r="M48" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
           <t>с-ще Криве Озеро</t>
         </is>
       </c>
       <c r="O48" s="5" t="inlineStr">
         <is>
           <t>вул. Калантирська, 7</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
           <t>+38(015)-332-44-69</t>
         </is>
       </c>
       <c r="Q48" s="5" t="inlineStr">
         <is>
           <t>sva5555@ukr.net</t>
         </is>
       </c>
-      <c r="R48" s="5"/>
+      <c r="R48" s="5" t="inlineStr">
+        <is>
+          <t>http://kryveozero-pal.edukit.mk.ua</t>
+        </is>
+      </c>
       <c r="S48" s="5" t="inlineStr">
         <is>
           <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
           <t>Бойко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U48" s="8"/>
       <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Маринівський професійний аграрний ліцей</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
         <v>2536</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>