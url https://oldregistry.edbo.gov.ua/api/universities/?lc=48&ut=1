--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -801,51 +801,51 @@
           <t>вул. 2-А Військова, 22</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+38(050)-394-72-78</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>ukraina_09@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.mmirl.edu.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Старєва Анна Михайлівна</t>
+          <t>Прасол Дмитро Вікторович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Фаховий коледж корабелів Національного університету кораблебудування імені адмірала Макарова"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>2707</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>105</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ВСП "ФКК НУК ім. адм. Макарова"</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Unit "Shipbuilders Professional College of the Admiral Makarov National University of Shipbuilding"</t>
@@ -1415,51 +1415,51 @@
           <t>54018</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>просп. Богоявленський, 43-А</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>(093) 549 33 15, (0512) 58 71 56</t>
+          <t>+38(093)-549-33-15</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>info@vnz-mpu.com.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>vnz-mpu.com.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>ректор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Волков Михайло Анатолійович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>