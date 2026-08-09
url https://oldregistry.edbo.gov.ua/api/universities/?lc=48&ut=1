--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -781,51 +781,51 @@
           <t>54003</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA48060150010035747</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. 2-А Військова, 22</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>(0512) 302798, (050) 3947278</t>
+          <t>+38(050)-394-72-78</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>ukraina_09@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.mmirl.edu.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Старєва Анна Михайлівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>