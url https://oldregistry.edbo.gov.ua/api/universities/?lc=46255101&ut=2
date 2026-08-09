--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -380,51 +380,51 @@
           <t>м. Турка</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Молодіжна, 39</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(03269)32154; 0665147866</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>turkaptl@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://www.turkaptl.org/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Юричко Ярослав Володимирович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Турківська автомобільна школа товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>3916</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>Турківська автошкола ТСО України</t>
         </is>
       </c>