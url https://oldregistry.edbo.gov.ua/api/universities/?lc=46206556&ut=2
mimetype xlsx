--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -455,51 +455,51 @@
           <t>80533</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA46040030020026316</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>с-ще Олесько</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Валова, 9</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>0688655504</t>
+          <t>+38(068)-865-55-04</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>olesko_licey@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Парійчук Іван Володимирович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>