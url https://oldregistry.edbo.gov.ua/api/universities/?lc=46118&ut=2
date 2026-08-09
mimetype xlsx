--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -378,56 +378,56 @@
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Шептицький</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Стуса В., 15</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+38(098)-988-34-35;</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>lc55@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>в. о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Онишкевич Руслан Богданович</t>
+          <t>Запісоцька Ольга Іванівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Львівської обласної ради "Шептицький професійний коледж технологій та дизайну"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>7338</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>КЗ ЛОР "Шептицький професійний коледж технологій та дизайну"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="5" t="inlineStr">
         <is>
@@ -533,51 +533,51 @@
           <t>80100</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA46120130010071117</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Шептицький</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. В. Стуса, 36</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+380(32)-494-83-85</t>
+          <t>+38(032)-494-83-85</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>automar1994@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Гейко Микола Ярославович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Червоноградська автомобільна школа Товариства сприяння обороні України</t>