--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -380,51 +380,51 @@
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Стрий</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Львівська, 141</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(03245) 5-64-50, (03245) 5-21-25</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>vpuch35@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Андруневчин Лілія Ярославівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Вище професійне училище №34 м. Стрий"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1690</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "ВПУ-34 м. Стрий"</t>
         </is>
       </c>