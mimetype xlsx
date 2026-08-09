--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -477,51 +477,51 @@
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Кушевича, 5</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>0322521289, (044) 284-64-04</t>
         </is>
       </c>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://kuk.edu.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Декан</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Голубець Ірина Миколаївна</t>
+          <t>Доскіч Людмила Степанівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Львівський державний університет внутрішніх справ</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>136</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ЛьвДУВС</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Lviv state university of internal affairs</t>
         </is>
       </c>